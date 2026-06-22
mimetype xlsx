--- v0 (2026-02-26)
+++ v1 (2026-06-22)
@@ -61,51 +61,53 @@
     <t>Câmara de Vereadores - CVFN</t>
   </si>
   <si>
     <t>Este protocolo refere-se a justificativa a um equívoco administrativo no que diz respeito ao recebimento deste documento nesta Casa de Leis, sob o Ofício n° 761/2025/GABPRES que apresenta às Contas Anuais de Governo, exercício de 2024, da Prefeitura Municipal de Feliz Natal. Sendo assim, justifico que o protocolo anterior não compromete o mérito desta proposição._x000D_
 _x000D_
 Justificado por Valdirene Correia.</t>
   </si>
   <si>
     <t>Proposição inclusa na Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Ernandis Quadros Alves</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 001/2026_x000D_
 Súmula: Proíbe o uso de recursos públicos para a contratação de artistas ou a realização de shows que promovam ou façam apologia ao crime organizado, tráfico de drogas, uso de entorpecentes e à sexualização inadequada no município de Feliz Natal e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Nº 002/2026_x000D_
-Súmula: Dispõe sobre a transparência no estoque de medicamentos, garante o direito à certidão de desabastecimento e regulamenta o fluxo de assistência farmacêutica no Município de Feliz Natal.</t>
+Súmula: Dispõe sobre a transparência no estoque de medicamentos, garante o direito à certidão de desabastecimento e regulamenta o fluxo de assistência farmacêutica no Município de Feliz Natal._x000D_
+_x000D_
+O Projeto foi analisado pela Comissão e alterado para seguir o tramite normal.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>ERNANDIS QUADROS ALVES_x000D_
 REQUERIMENTO Nº 001/2026_x000D_
 Requer informações detalhadas sobre o enquadramento dos Técnicos de Desenvolvimento Infantil (TDIs) na carreira do Magistério, em conformidade com a Lei Federal nº 15.326/2026.</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Raquel Pires da Silva Roll</t>
   </si>
   <si>
     <t>Indicação com vista à Secretaria Municipal de Educação - SMEC, estudar a_x000D_
 viabilidade de adequação do cumprimento de hora atividade dos professores da_x000D_
 rede pública municipal em relação á estadual, sendo cumpridas 40% na escola e_x000D_
 o restante de forma remota, sendo essas, usadas para formação continuada e_x000D_
 aprimoramento pedagógico dos profissionais da educação.</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>