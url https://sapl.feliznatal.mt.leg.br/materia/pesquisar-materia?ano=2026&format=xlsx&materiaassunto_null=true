--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -10,392 +10,786 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="214">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Ernandis Quadros Alves</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1078/proj_leg_no_001_proibe_o_uso_de_recursos_publicos_para_a_contratacao_de_artistas_ou_a_realizacao_de_shows_que_promovam_ou_facam_apologia_ao_crime_organizado_trafico_de_drogas_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1078/proj_leg_no_001_proibe_o_uso_de_recursos_publicos_para_a_contratacao_de_artistas_ou_a_realizacao_de_shows_que_promovam_ou_facam_apologia_ao_crime_organizado_trafico_de_drogas_ernandis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 001/2026_x000D_
 Súmula: Proíbe o uso de recursos públicos para a contratação de artistas ou a realização de shows que promovam ou façam apologia ao crime organizado, tráfico de drogas, uso de entorpecentes e à sexualização inadequada no município de Feliz Natal e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1079/proj_leg_na_002_disponibilidade_de_remedios_na_ffarmacia_municipal_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1079/proj_leg_no_002_certidao_de_falta_de_medicamentos_ernandis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Nº 002/2026_x000D_
-Súmula: Dispõe sobre a transparência no estoque de medicamentos, garante o direito à certidão de desabastecimento e regulamenta o fluxo de assistência farmacêutica no Município de Feliz Natal.</t>
+Súmula: Dispõe sobre a transparência no estoque de medicamentos, garante o direito à certidão de desabastecimento e regulamenta o fluxo de assistência farmacêutica no Município de Feliz Natal._x000D_
+_x000D_
+O Projeto foi analisado pela Comissão e alterado para seguir o tramite normal.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Remy de Souza Alves Correa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1280/proj_leg_no_004_dispoe_sobre_a_proibicao_do_uso_de_artefatos_sonoros_em_ginasios_remy.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1280/proj_leg_no_004_dispoe_sobre_a_proibicao_do_uso_de_artefatos_sonoros_em_ginasios_remy.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 004/2026_x000D_
 SÚMULA: Dispõe sobre a proibição do uso de artefatos sonoros que perturbem a ordem em competições esportivas realizadas em recintos fechados, estabelece a obrigatoriedade de serviços de segurança em eventos no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1289/proj_leg_no_005_estabelece_diretrizes_para_a_prevencao_e_o_combate_ao_desvio_de_funcao_no_ambito_da_administracao_publica_direta_e_indireta_do_municipio_de_feliz_natal__mt.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo Nº 005/2026_x000D_
+Súmula: Estabelece diretrizes para a prevenção e o combate ao desvio de função no âmbito da Administração Pública Direta e Indireta do Município de Feliz Natal - MT e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Weslei Ricardo Mirandola</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1293/proj_leg_no_006_cria_o_cargo_de_agente_administrativo_e_altera_a_lei_536_2015_que_dispoe_sobre_o_pccs_da_camara_municipal_de_feliz_natal_mt_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Projeto De Lei Legislativo Nº 006/2026_x000D_
+Sumula: Cria o cargo de Agente Administrativo e altera a Lei 536/2015, que dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Feliz Natal - MT.</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Câmara de Vereadores - CVFN</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1307/proj_leg_no_007_descongela_tempo_de_servico_camara.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO Nº 007/2026_x000D_
+EMENTA: ESTABELECE REGRAS PARA A CONTAGEM DE TEMPO DE SERVIÇO E AUTORIZA O PAGAMENTO RETROATIVO DE VANTAGENS FUNCIONAIS SUSPENSAS DURANTE A VIGÊNCIA DA LEI COMPLEMENTAR FEDERAL Nº 173, DE 27 DE MAIO DE 2020, NOS TERMOS DA LEI COMPLEMENTAR FEDERAL Nº 226, DE 13 DE JANEIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Crisomar Vieira de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1284/projeto_de_decreto_001-2026_contas_de_governo_2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO 001/2026_x000D_
+SÚMULA: Aprova as Contas Anuais de Governo da Prefeitura Municipal de Feliz Natal/MT, relativas ao exercício de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1288/projeto_de_resolucao_01-2026_-_termo_fomento_radio.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 001/2026_x000D_
+SÚMULA: Autoriza a Câmara_x000D_
+Municipal de Feliz Natal – MT a_x000D_
+conceder apoio cultural, na forma de_x000D_
+subvenção social, para a Associação_x000D_
+Comunitária, Cultural e Folclórica de_x000D_
+Feliz Natal –MT.</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1292/projeto_de_resolucao_no_002__rga_vereadores_e_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Projeto De Resolução Nº 002/2026_x000D_
+Data: 18 de março de 2026._x000D_
+Súmula: Concede reajuste por perca inflacionária aos vereadores e reajuste por perca inflacionária e aumento real aos servidores, comissionados e contratados da Câmara Municipal de Feliz Natal/MT, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1266</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1266/projeto_de_lei_complementar_no_001-2026_-_alterar_o_anexo_ii_da_lei_complementar_no_088-2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1266/projeto_de_lei_complementar_no_001-2026_-_alterar_o_anexo_ii_da_lei_complementar_no_088-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2026_x000D_
 DATA: 05 DE FEVEREIRO DE 2026_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A_x000D_
 ALTERAR O ANEXO II DA LEI COMPLEMENTAR_x000D_
 Nº 088/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1282/projeto_de_lei_complementar_no_002-2026_-_homologacao_da_reavliacao_atuarial_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2026_x000D_
+DATA: 05 DE MARÇO DE 2026_x000D_
+SÚMULA: DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO ATUARIAL DE 2026, DATA-FOCAL 31/12/2025, FIXA O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, CUSTEADO PELO ENTE FEDERATIVO, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MTP Nº 1.467, DE 02 DE JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1267</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_no_001-2026_-_altera_a_lei_1040_-_2025_para_incluir_oficiais-policia_militar.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_no_001-2026_-_altera_a_lei_1040_-_2025_para_incluir_oficiais-policia_militar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2026_x000D_
 DATA: 05 DE FEVEREIRO 2026_x000D_
 SÚMULA: ALTERA O § 2º DO ART. 1º DA_x000D_
 LEI MUNICIPAL Nº 1040/2025 PARA_x000D_
 INCLUIR A CATEGORIA DE OFICIAIS DA_x000D_
 POLÍCIA MILITAR NO RECEBIMENTO DA_x000D_
 VERBA INDENIZATÓRIA POR DESEMPENHO_x000D_
 DE ATIVIDADE DELEGADA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_no_002-2026_-_altera_a_lei_municipal_no_1029-2025_visando_a_inclusao_de_novas_areas_para_construcao_de_unidades_habitacionais.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_no_002-2026_-_altera_a_lei_municipal_no_1029-2025_visando_a_inclusao_de_novas_areas_para_construcao_de_unidades_habitacionais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2026_x000D_
 DATA: 05 DE FEVEREIRO DE 2026_x000D_
 SÚMULA: ALTERA A LEI MUNICIPAL Nº_x000D_
 1029, DE 17 DE SETEMBRO DE 2025,_x000D_
 VISANDO A INCLUSÃO DE NOVA ÁREA PARA_x000D_
 CONSTRUÇÃO DE UNIDADES HABITACIONAIS_x000D_
 DE INTERESSE SOCIAL, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1270/projeto_de_lei_no_003-2026_-_adquirir_e_doar_os_imoveis_denominados_lotes_02_e_03_da_quadra_23.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1270/projeto_de_lei_no_003-2026_-_adquirir_e_doar_os_imoveis_denominados_lotes_02_e_03_da_quadra_23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2026_x000D_
 DATA: 05 DE FEVEREIRO DE 2026_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ADQUIRIR E DOAR OS_x000D_
 IMÓVEIS DENOMINADOS LOTES 02 E 03 DA_x000D_
 QUADRA 23, PARA O ESTADO DE MATO_x000D_
 GROSSO, COM DESTINAÇÃO AO MINISTÉRIO_x000D_
 PÚBLICO - MPMT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1279/projeto_de_lei_no_006-2026_-_premiacao_esportiva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1279/projeto_de_lei_no_006-2026_-_premiacao_esportiva.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2026_x000D_
 DATA: 18 DE FEVEREIRO DE 2026_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER PREMIAÇÕES EM EVENTOS_x000D_
 ESPORTIVOS MUNICIPAIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1290/projeto_de_lei_no_007-2026_-_termo_de_fomento_com_o_associacao_dos_idosos.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 007/2026_x000D_
+DATA: 19 DE MARÇO DE 2026_x000D_
+SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
+MUNICIPAL A CELEBRAR TERMOS DE_x000D_
+FOMENTO COM A ASSOCIAÇÃO CLUBE DA_x000D_
+3º IDADE ESPERANÇA VIVA DE FELIZ_x000D_
+NATAL – MT, VISANDO O CUSTEIO DE_x000D_
+EVENTO SOCIOCULTURAL E A AMPLIAÇÃO_x000D_
+DE SUA SEDE, E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1291/projeto_de_lei_no_008-2026_-_termo_de_fomento_amor_de_4_patas.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° 008/2026_x000D_
+DATA: 19 DE MARÇO DE 2026_x000D_
+SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
+MUNICIPAL A CELEBRAR TERMO DE_x000D_
+FOMENTO COM A ASSOCIAÇÃO AMOR DE 4_x000D_
+PATAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1309/projeto_de_lei_no_010-2026_-_alteracao_na_lei_1.507-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 010/2026 _x000D_
+DATA: 21 DE MAIO DE 2026 _x000D_
+SÚMULA: ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.057/2026, QUE DISPÕE SOBRE A DOAÇÃO DE IMÓVEL DESTINADO À CONSTRUÇÃO DA SEDE DO MINISTÉRIO PÚBLICO DO ESTADO DE MATO GROSSO NO MUNICÍPIO DE FELIZ NATAL/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>860</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raquel Pires da Silva Roll</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_no_001_indicacao_horas_atividades_remota_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_no_001_indicacao_horas_atividades_remota_raquel.pdf</t>
   </si>
   <si>
     <t>Indicação com vista à Secretaria Municipal de Educação - SMEC, estudar a_x000D_
 viabilidade de adequação do cumprimento de hora atividade dos professores da_x000D_
 rede pública municipal em relação á estadual, sendo cumpridas 40% na escola e_x000D_
 o restante de forma remota, sendo essas, usadas para formação continuada e_x000D_
 aprimoramento pedagógico dos profissionais da educação.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_no_002_enquadramento_do_magisterio_a_lei_15326_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_no_002_enquadramento_do_magisterio_a_lei_15326_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação solicita para execução da legislação que que altera a Lei nº 11.738, de_x000D_
 16 de julho de 2008, bem como a Lei nº 9.394, de 20 de dezembro de 1996 (Lei de_x000D_
 Diretrizes e Bases da Educação Nacional – LDB), incluindo os professores da_x000D_
 educação infantil como profissionais do magistério.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação, para que determine ao setor competente a realização de serviços de_x000D_
 manutenção nas ruas não asfaltadas do Bairro Bela Vista, incluindo_x000D_
 patrolamento, cascalhamento e demais melhorias necessárias.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no_004_isencao_de_iptu_nas_ruas_nao_pavimentadas_remy_assinado.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no_004_isencao_de_iptu_nas_ruas_nao_pavimentadas_remy_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação, para que isente do Imposto Predial e Territorial Urbano (IPTU) os moradores que residem em ruas não pavimentadas no município.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>Manoel Aparecido Nazário</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_005_identificar_as_fazendas_e_a_quilometragem_com_placas_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_005_identificar_as_fazendas_e_a_quilometragem_com_placas_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam tomadas as devidas providências no sentido de identificar as fazendas com placas que marquem a quilometragem.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>Crisomar Vieira de Carvalho</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_006_institui_a_politica_municipal_de_protecao_e_atencao_a_pessoa_com_fibromialgia_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_006_institui_a_politica_municipal_de_protecao_e_atencao_a_pessoa_com_fibromialgia_vieira.pdf</t>
   </si>
   <si>
     <t>Indicação n°006/2026 - Para que sejam medidas administrativas e regulamentares voltadas à atenção funcional do servidor público municipal diagnosticado com fibromialgia.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1271/indicacao_no_007_populacoes_indigenas_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1271/indicacao_no_007_populacoes_indigenas_vieira.pdf</t>
   </si>
   <si>
     <t>Indicação n°007/2026 - Para que sejam adotadas providências institucionais voltadas ao reconhecimento, fortalecimento e articulação das políticas públicas municipais destinadas às populações indígenas historicamente vinculadas ao território do Município de Feliz Natal – MT, especialmente aquelas relacionadas à região do Parque Indígena do Xingu (PIX) e seus polos-base de referência.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1273/indicacao_no_008_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1273/indicacao_no_008_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n°008/2026 - Para que sejam tomadas as devidas providências no sentido de fazer estacionamento diagonal na Avenida Dante Martins de Oliveira.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1274/indicacao_no_009_instalar_parquinho_no_cmei_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1274/indicacao_no_009_instalar_parquinho_no_cmei_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n°009/2026 - Para que sejam tomadas as devidas providências no sentido de instalar um parque infantil no CMEI Professora Mirian Lopes Ramos.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1275/indicacao_no_010_solicita_informacoes_sobre_empresas_tercerizadas_remy.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1275/indicacao_no_010_solicita_informacoes_sobre_empresas_tercerizadas_remy.pdf</t>
   </si>
   <si>
     <t>Indicação n°010/2026 - Para que, sempre que a Prefeitura contratar empresa terceirizada para prestação de serviços, seja encaminhada a esta Casa Legislativa a apresentação da relação nominal dos funcionários contratados, contendo as respectivas funções e horas trabalhadas, bem como a adoção de sistema de ponto eletrônico para controle de frequência.</t>
   </si>
   <si>
+    <t>1281</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1281/indicacao_no_011_ampliacao_do_numero_de_salas_de_aula_na_escola_estadual_andre_antonio_maggi_ernandis.pdf</t>
+  </si>
+  <si>
+    <t>Indicação n°011/2026 - Para que seja enviado Ofício à Secretaria de Estado de Educação (SEDUCMT),especificamente ao setor de protocolo (protocoloexterno@seduc.mt.gov.br), solicitando em caráter de urgência a ampliação do número de salas de aula na Escola Estadual André Antônio Maggi.</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_no_012_parquinho_na_praca_14_weslei.pdf</t>
+  </si>
+  <si>
+    <t>Indicação N°012/2026 - Solicito a mesa, ouvido o soberano plenário, que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação, para que instale um parque infantil (playground) na Praça 14.</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_no_013_enquadramento_dos_tdi_no_magisterio_ernandis.pdf</t>
+  </si>
+  <si>
+    <t>Indicação N° 013/2026 - Solicito a mesa, ouvido o soberano plenário, que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação, para enquadre os Técnicos de Desenvolvimento Infantil (TDIs) na carreira do Magistério, em conformidade com a Lei Federal nº 15.326/2026.</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao_no_014_solicita_contratacao_de_fisioterapeuta_weslei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N˚ 014/2026_x000D_
+Solicito a mesa, ouvido o soberano plenário, que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação que solicita a contratação imediata de profissional de Fisioterapia para compor o quadro da rede municipal de saúde. Retirada da ordem do dia.</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao_no_015_instalar_de_um_bicicletario_em_frente_a_camara_de_vereadores_de_feliz_natal..pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N˚ 015/2026_x000D_
+Solicito a mesa, ouvido o soberano plenário, que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação, a necessidade de instalar de um bicicletário em frente à Câmara de Vereadores de Feliz Natal.</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao_no_016_abono_para_acs_e_ace_raquel.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N˚ 016/2026_x000D_
+Solicito a mesa, ouvido o soberano plenário, que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação, efetuar o pagamento aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate às Endemias (ACE), a título de adicional, da parcela denominada Incentivo Financeiro Adicional, anualmente recebida do Fundo Nacional de Saúde, vinculado ao Ministério da Saúde, conforme previsto na Lei Federal nº 12.994/2014, alterada pela Lei nº 13.708/2018.</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1297/indicacao_no_017_tratamento_da_areia_e_manutencao_da_quadra_de_volei_ernandis.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N˚ 017/2026_x000D_
+Senhor Presidente,_x000D_
+Solicito a mesa, ouvido o soberano plenário, que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação, para que seja feita a manutenção de infraestrutura esportiva e medidas sanitárias na quadra de vôlei da Praça 17 de Novembro.</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Carlos Francisco dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1304/indicacao_no_019_abrir_inscricoes_para_mei_e_me_exporem_seus_produtos_e_servicos_no_espaco_interno_do_parque_durante_a_realizacao_do_evento_expofeliz__carlos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 019/2026 Disponibilizar atendimento de fisioterapia no Assentamento Ena, ao menos duas vezes por mês, por meio de profissional habilitado da rede pública ou mediante contratação, visando atender a população local.</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Adriana de Souza Silva Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1305/indicacao_no_020_atendimento_de_fisioterapia_no_assentamento_ena_adriana.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 020/2026  Disponibilizar atendimento de fisioterapia no Assentamento Ena, ao menos duas vezes por mês, por meio de profissional habilitado da rede pública ou mediante contratação, visando atender a população local.</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_no_019_abrir_inscricoes_para_mei_e_me_exporem_seus_produtos_e_servicos_no_espaco_interno_do_parque_durante_a_realizacao_do_evento_expofeliz__carlos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 019/2026 Abrir inscrições para Microempreendedores Individuais (MEI) e Microempresas (ME), a fim de possibilitar a exposição de seus produtos e serviços no espaço interno do parque durante a realização do evento ExpoFeliz 2026, previsto para o mês de agosto no município de Feliz Natal – MT.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_no_021_padronizacao_do_uniforme_dos_guardas_escolares_ernandis.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 021_Padronização do uniforme dos guardas escolares_Ernandis</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1311/indicacao_no_023_mautencao_na_calcada_da_prefeiura_remy.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 023/2026  Realizar com urgência obras de manutenção, reparo e nivelamento da calçada localizada no entorno do prédio da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1312/indicacao_024__weslei.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 024 para que seja feito quebra molas na MT 225 com o cruzamento da Rua São Miguel_x000D_
+Indicação nº 024/2026</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1313/indicacao_no_025_abrir_inscricoes_para_mei_e_me_exporem_no_evento_expofeliz__carlos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 025 Abrir inscrições para Microempreendedores Individuais (MEI) e Microempresas (ME), a fim de possibilitar a exposição de seus produtos e serviços no espaço interno do parque durante a realização do evento ExpoFeliz 2026, previsto para o mês de agosto no município de Feliz Natal – MT.</t>
+  </si>
+  <si>
     <t>1118</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1118/requerimento_no_001_enquadramento_de_tdis_no_magisterio_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1118/requerimento_no_001_enquadramento_de_tdis_no_magisterio_ernandis.pdf</t>
   </si>
   <si>
     <t>ERNANDIS QUADROS ALVES_x000D_
 REQUERIMENTO Nº 001/2026_x000D_
 Requer informações detalhadas sobre o enquadramento dos Técnicos de Desenvolvimento Infantil (TDIs) na carreira do Magistério, em conformidade com a Lei Federal nº 15.326/2026.</t>
   </si>
   <si>
+    <t>1283</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1283/requeimento_no_002_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 002/2026_Requer informações detalhadas sobre a execução contratual, repasses financeiros e fiscalização de encargos trabalhistas das empresas LimpMais e Centro Oeste.</t>
+  </si>
+  <si>
     <t>1131</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Contas de Gestão</t>
   </si>
   <si>
-    <t>Câmara de Vereadores - CVFN</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1131/contas_anuais.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1131/contas_anuais.pdf</t>
   </si>
   <si>
     <t>Este protocolo refere-se a justificativa a um equívoco administrativo no que diz respeito ao recebimento deste documento nesta Casa de Leis, sob o Ofício n° 761/2025/GABPRES que apresenta às Contas Anuais de Governo, exercício de 2024, da Prefeitura Municipal de Feliz Natal. Sendo assim, justifico que o protocolo anterior não compromete o mérito desta proposição._x000D_
 _x000D_
 Justificado por Valdirene Correia.</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>Moção de Apoio</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1287/mocao_de_apoio_no_001.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO N°001/2026 - A CÂMARA MUNICIPAL DE FELIZ NATAL, ESTADO DE_x000D_
+MATO GROSSO, com fulcro no artigo 139, do Regimento Interno desta Augusta_x000D_
+Casa de Leis, ouvido o Soberano Plenário, vêm apresentar MOÇÃO DE APOIO_x000D_
+AO CONGRESSO NACIONAL em face da aprovação do Projeto de Lei nº_x000D_
+2531/2021, que institui o Piso Salarial Profissional Nacional para os profissionais_x000D_
+do quadro de pessoal técnico e administrativo da Educação Básica.</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>REP</t>
+  </si>
+  <si>
+    <t>Representação</t>
+  </si>
+  <si>
+    <t>Externo</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1298/representacao_por_quebra_de_de_coro_parlamentar_com_pedido_de_afastamento_liminar_em_face_do_vereador_remy_de_souza_alves_correa..pdf</t>
+  </si>
+  <si>
+    <t>Representação por quebra de de coro parlamentar com pedido de afastamento liminar em face do vereador Remy de Souza Alves Correa.</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Eu, PLINIO DE RAMOS ESPINDOLA, brasileiro, convivente, servidor público municipal, portador do RG nº 3104647-9 SSP MT, CPF nº 514.717.280-72, do Título de Eleitor nº 0151 7827 0477, residente e domiciliado na Rua São Miguel D’oeste, esquina com a Rua Concordia, Bairro Centro, em Feliz_x000D_
+Natal/MT, ao tempo em que expresso meus cordiais cumprimentos, venho através do presente, respeitosamente, nos termos do que_x000D_
+dispõe o art. 5º, I, art. 7º, III e §1º, ambos do Decreto Federal nº 201/67, no art. 16, II e III e §§1º e 2º, da Lei Orgânica do_x000D_
+município de Feliz Natal/MT e nos artigos 247, 248 e 249, todos do Regimento Interno da Câmara Municipal de Feliz Natal/MT, ofertar REPRESENTAÇÃO</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1302/representacao_remy.pdf</t>
+  </si>
+  <si>
+    <t>Oldair Paulo de Oliveira e Sidônia Kessler Representação por quebra de decoro parlamentar em face do vereador Remy de Souza Alves Correa.</t>
+  </si>
+  <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>DR</t>
+  </si>
+  <si>
+    <t>Defesa</t>
+  </si>
+  <si>
+    <t>Defesa do vereador Remy de Souza Alves Correa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -699,56 +1093,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1078/proj_leg_no_001_proibe_o_uso_de_recursos_publicos_para_a_contratacao_de_artistas_ou_a_realizacao_de_shows_que_promovam_ou_facam_apologia_ao_crime_organizado_trafico_de_drogas_ernandis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1079/proj_leg_na_002_disponibilidade_de_remedios_na_ffarmacia_municipal_ernandis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1280/proj_leg_no_004_dispoe_sobre_a_proibicao_do_uso_de_artefatos_sonoros_em_ginasios_remy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1266/projeto_de_lei_complementar_no_001-2026_-_alterar_o_anexo_ii_da_lei_complementar_no_088-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_no_001-2026_-_altera_a_lei_1040_-_2025_para_incluir_oficiais-policia_militar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_no_002-2026_-_altera_a_lei_municipal_no_1029-2025_visando_a_inclusao_de_novas_areas_para_construcao_de_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1270/projeto_de_lei_no_003-2026_-_adquirir_e_doar_os_imoveis_denominados_lotes_02_e_03_da_quadra_23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1279/projeto_de_lei_no_006-2026_-_premiacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_no_001_indicacao_horas_atividades_remota_raquel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_no_002_enquadramento_do_magisterio_a_lei_15326_ernandis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no_004_isencao_de_iptu_nas_ruas_nao_pavimentadas_remy_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_005_identificar_as_fazendas_e_a_quilometragem_com_placas_manoel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_006_institui_a_politica_municipal_de_protecao_e_atencao_a_pessoa_com_fibromialgia_vieira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1271/indicacao_no_007_populacoes_indigenas_vieira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1273/indicacao_no_008_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1274/indicacao_no_009_instalar_parquinho_no_cmei_manoel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1275/indicacao_no_010_solicita_informacoes_sobre_empresas_tercerizadas_remy.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1118/requerimento_no_001_enquadramento_de_tdis_no_magisterio_ernandis.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1131/contas_anuais.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1078/proj_leg_no_001_proibe_o_uso_de_recursos_publicos_para_a_contratacao_de_artistas_ou_a_realizacao_de_shows_que_promovam_ou_facam_apologia_ao_crime_organizado_trafico_de_drogas_ernandis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1079/proj_leg_no_002_certidao_de_falta_de_medicamentos_ernandis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1280/proj_leg_no_004_dispoe_sobre_a_proibicao_do_uso_de_artefatos_sonoros_em_ginasios_remy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1289/proj_leg_no_005_estabelece_diretrizes_para_a_prevencao_e_o_combate_ao_desvio_de_funcao_no_ambito_da_administracao_publica_direta_e_indireta_do_municipio_de_feliz_natal__mt.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1293/proj_leg_no_006_cria_o_cargo_de_agente_administrativo_e_altera_a_lei_536_2015_que_dispoe_sobre_o_pccs_da_camara_municipal_de_feliz_natal_mt_-_copia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1307/proj_leg_no_007_descongela_tempo_de_servico_camara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1284/projeto_de_decreto_001-2026_contas_de_governo_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1288/projeto_de_resolucao_01-2026_-_termo_fomento_radio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1292/projeto_de_resolucao_no_002__rga_vereadores_e_servidores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1266/projeto_de_lei_complementar_no_001-2026_-_alterar_o_anexo_ii_da_lei_complementar_no_088-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1282/projeto_de_lei_complementar_no_002-2026_-_homologacao_da_reavliacao_atuarial_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1267/projeto_de_lei_no_001-2026_-_altera_a_lei_1040_-_2025_para_incluir_oficiais-policia_militar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_lei_no_002-2026_-_altera_a_lei_municipal_no_1029-2025_visando_a_inclusao_de_novas_areas_para_construcao_de_unidades_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1270/projeto_de_lei_no_003-2026_-_adquirir_e_doar_os_imoveis_denominados_lotes_02_e_03_da_quadra_23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1279/projeto_de_lei_no_006-2026_-_premiacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1290/projeto_de_lei_no_007-2026_-_termo_de_fomento_com_o_associacao_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1291/projeto_de_lei_no_008-2026_-_termo_de_fomento_amor_de_4_patas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1309/projeto_de_lei_no_010-2026_-_alteracao_na_lei_1.507-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_no_001_indicacao_horas_atividades_remota_raquel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/861/indicacao_no_002_enquadramento_do_magisterio_a_lei_15326_ernandis.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_no_004_isencao_de_iptu_nas_ruas_nao_pavimentadas_remy_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_005_identificar_as_fazendas_e_a_quilometragem_com_placas_manoel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1272/indicacao_no_006_institui_a_politica_municipal_de_protecao_e_atencao_a_pessoa_com_fibromialgia_vieira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1271/indicacao_no_007_populacoes_indigenas_vieira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1273/indicacao_no_008_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1274/indicacao_no_009_instalar_parquinho_no_cmei_manoel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1275/indicacao_no_010_solicita_informacoes_sobre_empresas_tercerizadas_remy.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1281/indicacao_no_011_ampliacao_do_numero_de_salas_de_aula_na_escola_estadual_andre_antonio_maggi_ernandis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_no_012_parquinho_na_praca_14_weslei.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_no_013_enquadramento_dos_tdi_no_magisterio_ernandis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1294/indicacao_no_014_solicita_contratacao_de_fisioterapeuta_weslei.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1295/indicacao_no_015_instalar_de_um_bicicletario_em_frente_a_camara_de_vereadores_de_feliz_natal..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1296/indicacao_no_016_abono_para_acs_e_ace_raquel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1297/indicacao_no_017_tratamento_da_areia_e_manutencao_da_quadra_de_volei_ernandis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1304/indicacao_no_019_abrir_inscricoes_para_mei_e_me_exporem_seus_produtos_e_servicos_no_espaco_interno_do_parque_durante_a_realizacao_do_evento_expofeliz__carlos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1305/indicacao_no_020_atendimento_de_fisioterapia_no_assentamento_ena_adriana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_no_019_abrir_inscricoes_para_mei_e_me_exporem_seus_produtos_e_servicos_no_espaco_interno_do_parque_durante_a_realizacao_do_evento_expofeliz__carlos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_no_021_padronizacao_do_uniforme_dos_guardas_escolares_ernandis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1311/indicacao_no_023_mautencao_na_calcada_da_prefeiura_remy.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1312/indicacao_024__weslei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1313/indicacao_no_025_abrir_inscricoes_para_mei_e_me_exporem_no_evento_expofeliz__carlos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1118/requerimento_no_001_enquadramento_de_tdis_no_magisterio_ernandis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1283/requeimento_no_002_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1131/contas_anuais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1287/mocao_de_apoio_no_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1298/representacao_por_quebra_de_de_coro_parlamentar_com_pedido_de_afastamento_liminar_em_face_do_vereador_remy_de_souza_alves_correa..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2026/1302/representacao_remy.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -830,506 +1224,1316 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...5 lines deleted...]
-      <c r="D6" t="s">
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
         <v>40</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" t="s">
+        <v>104</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>30</v>
+      </c>
+      <c r="D25" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>42</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" t="s">
+        <v>42</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" t="s">
+        <v>104</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" t="s">
+        <v>104</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E31" t="s">
+        <v>90</v>
+      </c>
+      <c r="F31" t="s">
+        <v>31</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" t="s">
+        <v>89</v>
+      </c>
+      <c r="E33" t="s">
+        <v>90</v>
+      </c>
+      <c r="F33" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" t="s">
+        <v>90</v>
+      </c>
+      <c r="F34" t="s">
+        <v>91</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>144</v>
+      </c>
+      <c r="D35" t="s">
+        <v>89</v>
+      </c>
+      <c r="E35" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>148</v>
+      </c>
+      <c r="D36" t="s">
+        <v>89</v>
+      </c>
+      <c r="E36" t="s">
+        <v>90</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" t="s">
+        <v>89</v>
+      </c>
+      <c r="E37" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>89</v>
+      </c>
+      <c r="E38" t="s">
+        <v>90</v>
+      </c>
+      <c r="F38" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" t="s">
+        <v>90</v>
+      </c>
+      <c r="F39" t="s">
+        <v>153</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>166</v>
+      </c>
+      <c r="D40" t="s">
+        <v>89</v>
+      </c>
+      <c r="E40" t="s">
+        <v>90</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>170</v>
+      </c>
+      <c r="D41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E41" t="s">
+        <v>90</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>174</v>
+      </c>
+      <c r="D42" t="s">
+        <v>89</v>
+      </c>
+      <c r="E42" t="s">
+        <v>90</v>
+      </c>
+      <c r="F42" t="s">
+        <v>31</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F43" t="s">
+        <v>153</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>10</v>
       </c>
-      <c r="D21" t="s">
-[...12 lines deleted...]
-        <v>97</v>
+      <c r="D44" t="s">
+        <v>182</v>
+      </c>
+      <c r="E44" t="s">
+        <v>183</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H44" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>182</v>
+      </c>
+      <c r="E45" t="s">
+        <v>183</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>190</v>
+      </c>
+      <c r="E46" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>195</v>
+      </c>
+      <c r="E47" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>200</v>
+      </c>
+      <c r="E48" t="s">
+        <v>201</v>
+      </c>
+      <c r="F48" t="s">
+        <v>202</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H48" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>200</v>
+      </c>
+      <c r="E49" t="s">
+        <v>201</v>
+      </c>
+      <c r="F49" t="s">
+        <v>202</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>71</v>
+      </c>
+      <c r="D50" t="s">
+        <v>200</v>
+      </c>
+      <c r="E50" t="s">
+        <v>201</v>
+      </c>
+      <c r="F50" t="s">
+        <v>202</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>211</v>
+      </c>
+      <c r="E51" t="s">
+        <v>212</v>
+      </c>
+      <c r="F51" t="s">
+        <v>202</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>