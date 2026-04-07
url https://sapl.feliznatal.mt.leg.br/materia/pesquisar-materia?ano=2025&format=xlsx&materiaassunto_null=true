--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -54,1966 +54,1966 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Crisomar Vieira de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/320/proj_leg_no_001__beneficio_hemodialise__-_assinado.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/320/proj_leg_no_001__beneficio_hemodialise__-_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 001/2025 : Autoriza o Poder Executivo a conceder  Auxílio Financeiro aos Portadores de Doença Renal Crônica em tratamento por Hemodiálise fora do município de Feliz Natal – MT., e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Remy de Souza Alves Correa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_leg_no_002_obriga_eventos_patrocinados_dinheiro_publico_permitir_vendedores_alimentos_nas_festas.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_leg_no_002_obriga_eventos_patrocinados_dinheiro_publico_permitir_vendedores_alimentos_nas_festas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 002/2025_x000D_
 SÚMULA: Permite participação de vendedores_x000D_
 de alimentos, sem custo, em eventos_x000D_
 patrocinados com dinheiro público e dá_x000D_
 outras  outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/344/proj_leg_no_04-2025_escola_do_legislativo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/344/proj_leg_no_04-2025_escola_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 004/2025_x000D_
 SÚMULA: CRIA A ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE FELIZ NATAL - MT, NO ÂMBITO DA CÂMARA MUNICIPAL DE FELIZ NATAL - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Ernandis Quadros Alves</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/343/proj_leg_no_005-2025_diarias_de_vereadores_e_servidores_2025_ass_1_assinados.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/343/proj_leg_no_005-2025_diarias_de_vereadores_e_servidores_2025_ass_1_assinados.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 005/2025 Altera a Lei Municipal nº 943/2024, torna mais rigorosa as consequências pela má utilização de diárias de viagens e estabelece maior transparência quanto ao acesso público aos gastos desses recursos, nas condições que especifica.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/354/proj_lei_leg_007-2025_elas_empreendedoras_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/354/proj_lei_leg_007-2025_elas_empreendedoras_vieira.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 007/2025 Cria o Programa de Incentivo ao  empreendedorismo da Mulher – Programa “Elas Empreendedoras” e dá outras providencias.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Câmara de Vereadores - CVFN</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_leg_no_008_brasao_oficial_camara_de_feliz_natal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_leg_no_008_brasao_oficial_camara_de_feliz_natal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legslativo nºº 008/2025 - Dispõe sobre o Brasão Oficial da Câmara Municipal de Vereadores De Feliz Natal – MT e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/419/proj__leg_no_010-2025_institui__o_selo_empresa_amiga_da_mulher_i.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/419/proj__leg_no_010-2025_institui__o_selo_empresa_amiga_da_mulher_i.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 010/2025_x000D_
 Institui o selo “Empresa Amiga da Mulher” às empresas que cumprirem metas de valorização a plena vivência da mulher no ambiente de trabalho.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/421/proj_lei_leg_no_012-2025_dispoe_sobre_o_atendimento_prioritario_a_criancas_e_adolecentes_-_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/421/proj_lei_leg_no_012-2025_dispoe_sobre_o_atendimento_prioritario_a_criancas_e_adolecentes_-_vieira.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 012/2025 - Garante atendimento prioritário, no âmbito da rede pública municipal de saúde, a crianças e adolescentes vítimas de violação de direitos, especialmente aquelas acolhidas na Casa Lar Municipal.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/446/proj_de_lei_leg_013-_controlador_-_camara_de_feliz_natal_mt.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/446/proj_de_lei_leg_013-_controlador_-_camara_de_feliz_natal_mt.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 013/2025 - De 26 De Junho De 2025._x000D_
 Ementa: Autoriza o Poder Legislativo realizar a Restituição Mensal ao Poder Executivo, referente ao valor da Gratificação paga para a Controladora Interna do município por desempenhar sua função na Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/452/proj_leg_14-2025_reducao_subsidio_presidente_camara_vereadores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/452/proj_leg_14-2025_reducao_subsidio_presidente_camara_vereadores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 014/2025._x000D_
 Data: 10 de julho de 2025._x000D_
 Súmula: Altera o Art. 2º da Lei nº 950/2024.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/461/proj_leg_no_015-2025_torna_utilidade_publica_a__associacao_dos_trabalhadores_rurais_sol__nascente_-_copia.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/461/proj_leg_no_015-2025_torna_utilidade_publica_a__associacao_dos_trabalhadores_rurais_sol__nascente_-_copia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 015/2025 _x000D_
 Data: 07 de agosto de 2025._x000D_
 Súmula: Declara de Utilidade Pública a Associação dos Trabalhadores Rurais Sol Nascente.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/468/proj_leg_no_017_institui_o_conselho_municipal_dos_direitos_da_mulher__cmdm_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/468/proj_leg_no_017_institui_o_conselho_municipal_dos_direitos_da_mulher__cmdm_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 017/2025_x000D_
 Data: 26 de agosto de 2025._x000D_
 Súmula: Institui o Conselho Municipal dos Direitos_x000D_
 da Mulher – CMDM, o Fundo Municipal dos Direitos_x000D_
 da Mulher – FMDM, a Conferência Municipal dos_x000D_
 Direitos da Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/469/proj_leg_no_018_altera_lei_municipal_auxilio_saude_e_alimentacao_incluindo_servidores_cedidos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/469/proj_leg_no_018_altera_lei_municipal_auxilio_saude_e_alimentacao_incluindo_servidores_cedidos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 018/2025_x000D_
 Súmula: Altera as Leis Municipais nº 806-2022 e nº_x000D_
 929-2024, e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Weslei Ricardo Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/476/proj_leg_no_019_torna_utilidade_publica_a_associacao_coopetiva_de_transporte_cooper_fenatrans.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/476/proj_leg_no_019_torna_utilidade_publica_a_associacao_coopetiva_de_transporte_cooper_fenatrans.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo n° 019/2025 Declara de Utilidade Púplica a ''Cooperativa Feliz Natalense de Transporte de Cargas - Cooper Fenatrans.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias, Carlos Francisco dos Santos, Manoel Aparecido Nazário, Weslei Ricardo Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/477/proj_leg_no_020_institui_a_carteira_de_identificacao_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/477/proj_leg_no_020_institui_a_carteira_de_identificacao_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 020/2025_x000D_
 SÚMULA: Institui a Carteira de Identificação da Pessoa_x000D_
 com Deficiência no Município de Feliz Natal e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/482/proj_leg_no_021_dispoe_sobre_as_viagens_oficiais_e_a_concessao_de_diarias_no_ambito_do_poder_legislativo_municipal_de_feliz_natal_-_mt.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/482/proj_leg_no_021_dispoe_sobre_as_viagens_oficiais_e_a_concessao_de_diarias_no_ambito_do_poder_legislativo_municipal_de_feliz_natal_-_mt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 021/2025_x000D_
 Súmula: Dispõe sobre as viagens oficiais e a concessão de diárias no âmbito do Poder Legislativo Municipal de Feliz Natal - MT, estabelece limites exclusivos para vereadores, aperfeiçoa os mecanismos de controle e transparência, e revoga integralmente as Leis Municipais nº 943/2024 e nº 1.001/2025.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/480/proj_leg_no_022_-2025_cria_a__cadeia_produtiva_leite.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/480/proj_leg_no_022_-2025_cria_a__cadeia_produtiva_leite.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 022/2025_x000D_
 SÚMULA: Autoriza o Poder Executivo Municipal a criar o Programa Municipal de Desenvolvimento da Cadeia Produtiva da Agricultura Familiar para promover ações de apoio e incentivo a atividade da cadeia de leite, bem como utilizar recursos na promoção de ações de apoio e incentivo à atividade.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/495/proj_leg_no_023_autoriza_o__poderexecutivo_a_disponibilizar_veiculo_tipo_van_exclusivamente_para_transporte_de_pacientes_em_tratamento_de_hemodialise_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/495/proj_leg_no_023_autoriza_o__poderexecutivo_a_disponibilizar_veiculo_tipo_van_exclusivamente_para_transporte_de_pacientes_em_tratamento_de_hemodialise_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo n°023/2025 - Autoriza o poder executivo a_x000D_
 disponibilizar veículo especifico para pacientes em_x000D_
 tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/496/proj_leg_no_024_realizar_audiencia_publica_para_aumentar_salario_de_vereador_prefeito_e_vice_prefeito.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/496/proj_leg_no_024_realizar_audiencia_publica_para_aumentar_salario_de_vereador_prefeito_e_vice_prefeito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo n° 024/2025 - Dispõe sobre a obrigatoriedade de consulta popular para a análise de propostas de reajuste ou alteração no subsídio dos vereadores, prefeito, vice-prefeito e secretários municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_decreto_legislativo_001-2025_luci.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_decreto_legislativo_001-2025_luci.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2025_x000D_
 Dispõe sobre concessão de Título de Cidadão Feliznatalense a Luci Spada Stiven.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/322/proj_de_res_001_2025_formacao_de_vereadores_crisomar.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/322/proj_de_res_001_2025_formacao_de_vereadores_crisomar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 001/2025: Dispõe sobre a realização de curso de formação de vereadores em início de mandato e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Legislativo Municipal - LM</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_resolucao_02-2025_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_resolucao_02-2025_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 002/2025_x000D_
 DATA: 10 DE MARÇO DE 2025._x000D_
 Autoriza o Poder Legislativo a conceder reajuste de vencimento aos servidores da Câmara Municipal de Feliz Natal/MT, e dá outras providências</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_resolucao_no_003_regulamenta_a_concessao_e_prestacao_de_contas_de_adiantamento.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_resolucao_no_003_regulamenta_a_concessao_e_prestacao_de_contas_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2025._x000D_
 SÚMULA: Regulamenta a concessão e prestação de contas de adiantamento para realização de despesas urgentes e de pequeno vulto no âmbito da Câmara Municipal de Feliz Natal – MT.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/503/projeto_de_resolucao_no_004-2025_regulamenta_a_concessao_das_ferias_aos_vereadores_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/503/projeto_de_resolucao_no_004-2025_regulamenta_a_concessao_das_ferias_aos_vereadores_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2025._x000D_
 DATA: 19 de novembro de 2025._x000D_
 SÚMULA: Dispõe sobre a regulamentação da concessão das férias dos Vereadores da Câmara Municipal de Feliz Natal – MT, nos termos da Lei Municipal nº 983/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_no_005-2025_calendario_2026.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_no_005-2025_calendario_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 005/2025_x000D_
 SÚMULA: Fixa o Calendário Legislativo para o_x000D_
 ano de 2026.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_complementar_no_001-2025_-_dep._animais_assuntos_indigenas_-_lc_025-2013.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_complementar_no_001-2025_-_dep._animais_assuntos_indigenas_-_lc_025-2013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 001/2025_x000D_
 DATA: 06 DE FEVEREIRO DE 2025_x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 025/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_complementar_no_002-2025_-_dep._de_controle_ambiental_-_lc_025-2013.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_complementar_no_002-2025_-_dep._de_controle_ambiental_-_lc_025-2013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2025_x000D_
 DATA: 06 DE MARÇO DE 2025_x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 025/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_complementar_no_003-2025_-_altera_as_disposicoes_previstas_na_lei_complementar_n_089-2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_complementar_no_003-2025_-_altera_as_disposicoes_previstas_na_lei_complementar_n_089-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 003/2025_x000D_
 DATA: 06 DE MARÇO DE 2025_x000D_
 SÚMULA: ALTERA O ANEXO II DA LEI COMPLEMENTAR N° 089/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/348/projeto_de_lei_complementar_no_004_-_altera_o_anexo_i_da_lei_complementar_n_087-2024_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/348/projeto_de_lei_complementar_no_004_-_altera_o_anexo_i_da_lei_complementar_n_087-2024_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2025_x000D_
 DATA: 06 DE MARÇO DE 2025_x000D_
 SÚMULA: ALTERA O ANEXO I DA LEI COMPLEMENTAR N° 087/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_complementar_no_005-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_complementar_no_005-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005/2025 Data: 08 De Abril De 2025 Súmula: Dispõe Sobre a homologação do Relatório da Reavaliação Atuarial de 2025 – Data Focal 31/12/2024, Previdência Social, mantém o custo normal e modifica o plano de amortização do regime próprio de custeados pelo ente federativo, conforme Diretrizes Emanadas pela Portaria MTP 1.467/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_complementar_no_006-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social._1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_complementar_no_006-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social._1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 006/2025_x000D_
 DATA: 24 DE ABRIL DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A CRIAR O CARGO DE TÉCNICO CONTÁBIL, ALTERANDO OS ANEXOS DA LEI COMPLEMENTAR Nº 037/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei_complementar_no_007-2025_-_promove_alteracoes_na_lei_complementar_no_088-2024..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei_complementar_no_007-2025_-_promove_alteracoes_na_lei_complementar_no_088-2024..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 007/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI_x000D_
 COMPLEMENTAR Nº 088/2024, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei_complementar_no_008-2025_-_promove_alteracao_na_lei_complementar_no_088-2024..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei_complementar_no_008-2025_-_promove_alteracao_na_lei_complementar_no_088-2024..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 008/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A_x000D_
 ALTERAR O ANEXO II DA LEI COMPLEMENTAR_x000D_
 Nº 088/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_complementar_no_009-2025_-_criar_o_cargo_de_supervisor_alterando_os_anexos_da_lei_complementar_no_037-2015.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_complementar_no_009-2025_-_criar_o_cargo_de_supervisor_alterando_os_anexos_da_lei_complementar_no_037-2015.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 009/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A_x000D_
 CRIAR O CARGO DE SUPERVISOR, ALTERANDO O_x000D_
 ANEXOS DA LEI COMPLEMENTAR Nº 037/2015,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_complementar_no_010-2025_-_altera_os_anexos_i_e_ii_da_lei_complementar_no_037-2015..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_complementar_no_010-2025_-_altera_os_anexos_i_e_ii_da_lei_complementar_no_037-2015..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 010/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A_x000D_
 ALTERAR OS ANEXOS I E II DA LEI_x000D_
 COMPLEMENTAR Nº 037/2015, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_lei_complementar_no_011-2025_-_promove_alteracao_na_lei_complementar_no_087-2024..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_lei_complementar_no_011-2025_-_promove_alteracao_na_lei_complementar_no_087-2024..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 011/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI_x000D_
 COMPLEMENTAR Nº 087/2024, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_004-2025_-_autoriza_o_poder_executivo_a_celebrar_cessao_de_servidor_publico_municipal_-_apae.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_004-2025_-_autoriza_o_poder_executivo_a_celebrar_cessao_de_servidor_publico_municipal_-_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2025_x000D_
 DATA: 30 DE JANEIRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A CELEBRAR CESSÃO DE SERVIDORES PÚBLICOS MUNICIPAIS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS (APAE) DE FELIZ NATAL – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_no_006-2025_-_termo_de_fomento_com_associacao_dos_moradoes_do_bairro_bela_vista._1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_no_006-2025_-_termo_de_fomento_com_associacao_dos_moradoes_do_bairro_bela_vista._1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 006/2025_x000D_
 DATA: 20 DE MARÇO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS MORADORES DO BAIRRO BELA VISTA – A. M. B. B. V., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_no_007-2025_-_altera_a_lei_municipal_951-2024..docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_no_007-2025_-_altera_a_lei_municipal_951-2024..docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2025_x000D_
 DATA: 24 DE FEVEREIRO DE 2025_x000D_
 SÚMULA: ALTERA A LEI MUNICIPAL 951/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_no_009-2025_-_termo_de_cooperacao_baile_da_colheita..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_no_009-2025_-_termo_de_cooperacao_baile_da_colheita..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 009/2025 DATA: 20 DE MARÇO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO PARA A CONSECUÇÃO DE FINALIDADE DE INTERESSE PÚBLICO E RECÍPROCO COM ENTIDADE CIVIL SEM FINS LUCRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_no_010-2025_-_consorcio_interfederativo_de_compras_publicas_do_estado_de_mato_grosso..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_no_010-2025_-_consorcio_interfederativo_de_compras_publicas_do_estado_de_mato_grosso..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2025 _x000D_
 DATA: 20 DE MARÇO DE 2025 _x000D_
 SÚMULA: AUTORIZA O MUNICÍPIO DE FELIZ NATAL - MT A ADERIR AO CONSÓRCIO INTERFEDERATIVO DE COMPRAS PÚBLICAS DO ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_no_011-2025_-_termo_de_fomento_com_a_associacao_frei_miguel_bottacin_de_apoio_ao_idoso..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_no_011-2025_-_termo_de_fomento_com_a_associacao_frei_miguel_bottacin_de_apoio_ao_idoso..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2025_x000D_
 DATA: 20 DE MARÇO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO FREI MIGUEL BOTTACIN DE APOIO AO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_no_012-2025_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_no_012-2025_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2025_x000D_
   DATA:20 DE MARÇO DE 2025_x000D_
 SÚMULA: DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_no_013-2025_-_termo_de_fomento_com_a_associacao_dos_academicos_de_feliz_natal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_no_013-2025_-_termo_de_fomento_com_a_associacao_dos_academicos_de_feliz_natal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2025_x000D_
 DATA: 20 DE MARÇO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS ACADÊMICOS DE FELIZ NATAL - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_no_016-2025_-_autoriza_o_poder_executivo_municipal_a_promover_a_desafetacao_e_doacao_de_imovel_a_associacao_clube_da_3o_idade..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_no_016-2025_-_autoriza_o_poder_executivo_municipal_a_promover_a_desafetacao_e_doacao_de_imovel_a_associacao_clube_da_3o_idade..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2025_x000D_
 DATA: 08 DE MAIO DE 2025	_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAFETAÇÃO E DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO CLUBE DA 3º IDADE ESPERANÇA VIVA DE FELIZ NATAL – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_017-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_017-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 017/2025_x000D_
 DATA: 08 DE MAIO DE 2025._x000D_
 SÚMULA: ALTERA O DISPOSTO NA LEI MUNICIPAL Nº 442/2013, QUE DISPÕE SOBRE A PLANTA GENÉRICA DO MUNICÍPIO DE FELIZ NATAL, ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_de_lei_no_021-2025_-_termo_de_fomento_com_c.d.c.e._escola_estadual_andre_antonio_maggi..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_de_lei_no_021-2025_-_termo_de_fomento_com_c.d.c.e._escola_estadual_andre_antonio_maggi..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 021/2025_x000D_
 DATA: 22 DE MAIO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A C.D.C.E. - ESCOLA ESTADUAL ANDRÉ ANTONIO MAGGI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_no_025-2025_-_plano_plurianual__ppa_do_municipio_de_feliz_natal_para_o_periodo_de_2026_a_2029..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_no_025-2025_-_plano_plurianual__ppa_do_municipio_de_feliz_natal_para_o_periodo_de_2026_a_2029..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2025_x000D_
 DATA: 31 DE JULHO DE 2025_x000D_
 SÚMULA: DISPÕE SOBRE O PLANO PLURIANUAL - PPA DO MUNICÍPIO DE FELIZ NATAL PARA O PERÍODO DE 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_029-2025_-_termo_de_fomento_4_patas..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_029-2025_-_termo_de_fomento_4_patas..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 029/2025_x000D_
 DATA: 14 DE AGOSTO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO AMOR DE 4 PATAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_no_032-2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_no_032-2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2025_x000D_
 DATA: 12 DE SETEMBRO DE 2025._x000D_
 SÚMULA: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2026 DO MUNICÍPIO DE FELIZ NATAL – ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_lei_no_033-2025_-_altera_a_lei_municipal_no_963-2024_para_renomear_trecho_especifico_da_malha_viaria_municipal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_lei_no_033-2025_-_altera_a_lei_municipal_no_963-2024_para_renomear_trecho_especifico_da_malha_viaria_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2025_x000D_
 DATA: 02 DE OUTUBRO DE 2025_x000D_
 SÚMULA: ALTERA A LEI MUNICIPAL Nº 963/2024, PARA RENOMEAR TRECHO ESPECÍFICO DA MALHA VIÁRIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_no_034-2025_-_codigo_ambiental_controle_e_licenciamento..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_no_034-2025_-_codigo_ambiental_controle_e_licenciamento..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034/2025_x000D_
 DATA: 09 DE OUTUBRO DE 2025_x000D_
 SÚMULA: DISPÕE SOBRE A POLÍTICA_x000D_
 MUNICIPAL DE MEIO AMBIENTE, SISTEMA_x000D_
 DE CONTROLE E LICENCIAMENTO_x000D_
 AMBIENTAL, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_no_035-2025_-_institui_o_programa_de_recuperacao_fiscal_refis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_no_035-2025_-_institui_o_programa_de_recuperacao_fiscal_refis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 035/2025_x000D_
 DATA: 09 DE OUTUBRO DE 2025_x000D_
 SÚMULA: INSTITUI O PROGRAMA DE_x000D_
 RECUPERAÇÃO FISCAL (REFIS) NO_x000D_
 MUNICÍPIO DE FELIZ NATAL - MT,_x000D_
 AUTORIZA O PARCELAMENTO DE CRÉDITOS_x000D_
 TRIBUTÁRIOS ABRANGENDO O IMPOSTO_x000D_
 SOBRE A PROPRIEDADE URBANA (IPTU),_x000D_
 IMPOSTO SOBRE SERVIÇOS DE QUALQUER_x000D_
 NATUREZA (ISSQN), DÍVIDAS DE ÁGUA E_x000D_
 DEMAIS TAXAS PARA O EXERCÍCIO DE_x000D_
 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_no_036-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_no_036-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 036/2025_x000D_
 DATA: 23 DE OUTUBRO DE 2025_x000D_
 SÚMULA: ALTERA O DISPOSTO NA LEI_x000D_
 MUNICIPAL Nº 442/2013, QUE DISPÕE_x000D_
 SOBRE A PLANTA GENÉRICA DO MUNICÍPIO_x000D_
 DE FELIZ NATAL, ESTADO DE MATO_x000D_
 GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_no_037-2025_-_verba_indenizatoria_para_os_policiais_militares..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_no_037-2025_-_verba_indenizatoria_para_os_policiais_militares..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2025_x000D_
 DATA: 23 DE OUTUBRO 2025_x000D_
 SÚMULA: CRIA A VERBA INDENIZATÓRIA_x000D_
 POR DESEMPENHO DE ATIVIDADE DELEGADA_x000D_
 A SER PAGA AOS POLICIAIS MILITARES_x000D_
 QUE EXERCEREM ATIVIDADE DE SEGURANÇA_x000D_
 PÚBLICA DELEGADA AO MUNICÍPIO DE_x000D_
 FELIZ NATAL – MATO GROSSO, POR MEIO_x000D_
 DE CONVÊNIO A SER CELEBRADO COM O_x000D_
 ESTADO DE MATO GROSSO, POR_x000D_
 INTERMÉDIO DA SECRETARIA DE ESTADO_x000D_
 DE SEGURANÇA PÚBLICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_038-2025_-_desafetacao_de_bem_publico_e_a_permuta_de_imovel_-_associacao_03_idade..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_038-2025_-_desafetacao_de_bem_publico_e_a_permuta_de_imovel_-_associacao_03_idade..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2025_x000D_
 DATA: 30 DE OUTUBRO DE 2025_x000D_
 SÚMULA: AUTORIZA A DESAFETAÇÃO DE_x000D_
 BEM PÚBLICO E A PERMUTA DE IMÓVEL_x000D_
 PERTENCENTE AO MUNICÍPIO DE FELIZ_x000D_
 NATAL COM PARTICULAR, REVOGA A LEI_x000D_
 MUNICIPAL Nº 1007/2025, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/502/projeto_de_lei_no_039-2025_-_aumentar_o_limite_de_abertura_de_creditos_adicionais_suplementares_em_7_..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/502/projeto_de_lei_no_039-2025_-_aumentar_o_limite_de_abertura_de_creditos_adicionais_suplementares_em_7_..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 039/2025_x000D_
 DATA: 30 DE OUTUBRO DE 2025._x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL AUMENTAR O LIMITE DE_x000D_
 ABERTURA DE CRÉDITOS ADICIONAIS_x000D_
 SUPLEMENTARES EM 7% (SETE POR CENTO)_x000D_
 DO VALOR TOTAL FIXADO NA LEI MUNICIPAL_x000D_
 Nº 971/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_no_040-2025_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_no_040-2025_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2025_x000D_
 DATA: 30 DE OUTUBRO DE 2025_x000D_
 SÚMULA: AUTORIZA A ABERTURA DE_x000D_
 CRÉDITOS ADICIONAIS, REMANEJAMENTO,_x000D_
 TRANSPOSIÇÃO, REALOCAÇÃO E A_x000D_
 TRANSFERÊNCIA DE SALDOS_x000D_
 ORÇAMENTÁRIOS NA LOA – LEI_x000D_
 ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE_x000D_
 FELIZ NATAL PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2026, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_041-2025_-_loa_2026.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_041-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2025_x000D_
 DATA: 30 DE OUTUBRO DE 2025_x000D_
 SÚMULA: ESTIMA A RECEITA E FIXA A_x000D_
 DESPESA DO MUNICÍPIO DE FELIZ NATAL_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_042-2025_-_trafego_de_caminhoes.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_042-2025_-_trafego_de_caminhoes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2025_x000D_
 DATA: 09 DE DEZEMBRO DE 2025._x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI MUNICIPAL Nº 230 DE 18 DE SETEMBRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_043-2025_-_revisao_do_plano_plurianual__ppa_2026-2029.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_043-2025_-_revisao_do_plano_plurianual__ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL – PPA DO MUNICÍPIO DE FELIZ NATAL PARA O PERÍODO DE 2026 A 2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_044-2025_-_institui_o_servico_de_acolhimento_familiar..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_044-2025_-_institui_o_servico_de_acolhimento_familiar..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: INSTITUI O SERVIÇO DE FAMÍLIA ACOLHEDORA NO ÂMBITO DO MUNICÍPIO DE FELIZ NATAL/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_045-2025_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_045-2025_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE SALARIAL AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_046-2025_-_processo_seletivo_simplificado_-_educacao.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_046-2025_-_processo_seletivo_simplificado_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°046/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES POR PRAZO DETERMINADO ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_047-2025_-_diarias_-_altera_o_anexo_i_da_lei_municipal_no_815-2022_e_modifica_a_redacao_do_art._27.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_047-2025_-_diarias_-_altera_o_anexo_i_da_lei_municipal_no_815-2022_e_modifica_a_redacao_do_art._27.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: ALTERA O ANEXO I DA LEI MUNICIPAL Nº 013/2022 E MODIFICA A REDAÇÃO DO ART. 27, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_no_048-2025_-_processo_seletivo_simplificado_-_acs_e_ace.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_no_048-2025_-_processo_seletivo_simplificado_-_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO A REALIZAR PROCESSO SELETIVO PÚBLICO DE AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_no_049-2025_-_extincao_do_cisrtp_consorcio_teles_pires._saude_antigo..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_no_049-2025_-_extincao_do_cisrtp_consorcio_teles_pires._saude_antigo..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 049/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: RATIFICA A DELIBERAÇÃO DA ASSEMBLEIA GERAL EXTRAORDINÁRIA DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO TELES PIRES – CISRTP, QUE APROVOU SUA EXTINÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_no_050-2025_-_consolidar_o_conselho_e_fundo_municipal_do_turismo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_no_050-2025_-_consolidar_o_conselho_e_fundo_municipal_do_turismo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 050/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: CONSOLIDAÇÃO DO CONSELHO E FUNDO MUNICIPAL DO TURISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_051-2025_-_consolidacao_das_leis_do_fundo_municipal_e_conselho_municipal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_051-2025_-_consolidacao_das_leis_do_fundo_municipal_e_conselho_municipal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025_x000D_
 SÚMULA: DISPÕE SOBRE A CONSOLIDAÇÃO DAS LEIS QUE TRATAM DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E SANEAMENTO E DO FUNDO MUNICIPAL DO MEIO AMBIENTE – FMMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_no_052-2025_-_cria_a_secretaria_de_comercio_turismo_e_meio_ambiente..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_no_052-2025_-_cria_a_secretaria_de_comercio_turismo_e_meio_ambiente..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 052/2025_x000D_
 DATA: 11 DE DEZEMBRO DE 2025._x000D_
 SÚMULA: CRIA A SECRETARIA DE COMÉRCIO, TURISMO E MEIO AMBIENTE, PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 025/2013, ALTERA O ANEXO I DA LEI COMPLEMENTAR Nº 037/2015, DEFINE ATRIBUIÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raquel Pires da Silva Roll</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_004_paquinho_no_assentamento_ena_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_004_paquinho_no_assentamento_ena_raquel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 004/2025 Construir um novo parquinho infantil no Assentamento Ena.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_005_placas_de_indicacao_na_estrada_do_ass_ena_raquel_ass_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_005_placas_de_indicacao_na_estrada_do_ass_ena_raquel_ass_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 005/2025 Colocar placas de identificação nas principais vias de acesso ao Assentamento Ena.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_no_007_quebra_molas_na_rua_pinhalzinho_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_no_007_quebra_molas_na_rua_pinhalzinho_adriana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 007/2025 Construir quebra molas na Rua Pinhalzinho próximo a Mercearia Itaíba.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_008_toldo_no_pa_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_008_toldo_no_pa_ernandis.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 008/2025  Colocar toldo na porta da urgência e emergência do Pronto Atendimento.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_009_centro_do_autista_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_009_centro_do_autista_adriana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 009/2025 Construir o Centro Especializado do Autismo em Feliz Natal MT.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Carlos Francisco dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_no_012_olacar_eletronico_no_ginadio_gerson_antonio_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_no_012_olacar_eletronico_no_ginadio_gerson_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 012/2025 Colocar placar eletrônico no Ginásio Gerson Antônio.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_015__agente_feiscalizador_nas_saidas_das_escolas_e_creche_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_015__agente_feiscalizador_nas_saidas_das_escolas_e_creche_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015  Colocar um agente fiscalizador de trânsito no horário de entrada e saída dos alunos nas escolas e creches do município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Manoel Aparecido Nazário</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_no_017_manutencao_na_vicinal_154_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_no_017_manutencao_na_vicinal_154_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2025 Fazer manutenção na estrada vicinal 154 que dá acesso a Fazenda Amada Amante.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_no_018_contratar_protetico_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_no_018_contratar_protetico_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 18/2025 Contratar um protético para o município Feliz Natal MT.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_no_021_colocar_guarda_no_assentamento_ena_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_no_021_colocar_guarda_no_assentamento_ena_raquel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021 Contratar um vigia para o Assentamento Ena.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_025_manutencao_da_iluminacao_publica_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_025_manutencao_da_iluminacao_publica_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 025/2025 - Realizar manutenção na iluminação pública.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_026_revitalizacao_do_canteiro_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_026_revitalizacao_do_canteiro_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 026/2025 - Fazer a revitalização em dois canteiros da Avenida Dante Martins de Oliveira até a Perimetral Leste</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_028_auxilio_finaceiro_para_paroquia_sao_pedro_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_028_auxilio_finaceiro_para_paroquia_sao_pedro_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 028/2025 - Disponibilizar recursos financeiros para realização dos eventos da Paróquia São Pedro.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_029_construcao_de_arquibancadaas_no_tio_teco_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_029_construcao_de_arquibancadaas_no_tio_teco_carlos.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 029/2025 - Construir arquibancadas no Campo Society no Complexo do Tio Teco.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_030_banheiros_no_campo_do_ena_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_030_banheiros_no_campo_do_ena_raquel.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 030/2025  Construir banheiros no Campo Society  e sintético no Assentamento Ena.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_31_prevenir_incendios_no_lixao_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_31_prevenir_incendios_no_lixao_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031 Prevenir incêndio no lixão municipal.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_no__032_casa_do_artesao_weslei.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_no__032_casa_do_artesao_weslei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 32 Instalar a Casa do Artesão em Feliz Natal</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_no_033_painel_de_led_na_prefeitura_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_no_033_painel_de_led_na_prefeitura_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação nº033/2025 - Instalar um painel de led informativo em frente a prefeitura municipal.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_no_039.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_no_039.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039 Refazer parte do asfalto da MT 225.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_no_039.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_no_039.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039 Refazer a parte do asfalto na MT 225 na altura do Rio Arraia.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/442/indicacao_no_042_instalacao_de_postes_e_iluminacao_atras_da_escola_mario_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/442/indicacao_no_042_instalacao_de_postes_e_iluminacao_atras_da_escola_mario_carlos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2025 Colocar postes e iluminação na Rua Seara</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_043_instalar_super_poste_na_av_maravilha_vieira_assinado.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_043_instalar_super_poste_na_av_maravilha_vieira_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043 - Instalar super poste na Avenida Maravilha abaixo da Perimetral Norte</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_044_extensao_do_horario_de_trabalho_das_acs_e_endemias_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_044_extensao_do_horario_de_trabalho_das_acs_e_endemias_vieira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044 - Estender o horário de trabalho dos ACS e ACE</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_047_rebaixamento_de_rede_na_rua_industrial_weslei.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_047_rebaixamento_de_rede_na_rua_industrial_weslei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047_Rebaixamento de rede na Rua Industrial</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_048_colocar_tubulacao_na_rua_industrial_weslei.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_048_colocar_tubulacao_na_rua_industrial_weslei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 048_Colocar tubulação na Rua Industrial</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_049_instalar_cameras_de_seguranca_na_creche_e_escola_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_049_instalar_cameras_de_seguranca_na_creche_e_escola_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação nº 049 Instalar câmeras de segurança nas escola e creche.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_no_053_placas_indicando_ponte_do_rio_sao_joao_e_rio_paca_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_no_053_placas_indicando_ponte_do_rio_sao_joao_e_rio_paca_raquel.pdf</t>
   </si>
   <si>
     <t>Indicação n°053 Solicita que a Secretaria de Obras sinalize os Rios São João e Rio Paca com placas de distância.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_no_055_isencao_de_alvara_para_enfermeiros_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_no_055_isencao_de_alvara_para_enfermeiros_vieira.pdf</t>
   </si>
   <si>
     <t>Indicação nº 055/2025 - Isentar da taxa de alvará de funcionamento para os profissionais da enfermagem que atuam como pessoa jurídica (CNPJ) no âmbito do Município de Feliz Natal – MT.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_no_56_boca_de_lobo_ba_rua_b_praca_02_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_no_56_boca_de_lobo_ba_rua_b_praca_02_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 056/2025 - Instalar uma boca de lobo para escoar as águas pluviais da Rua B, Praça 02.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Flávio André Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_no_057_instalacao_de_grade_dentro_das_boca_de_lobo_andre.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_no_057_instalacao_de_grade_dentro_das_boca_de_lobo_andre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2025 - Instalar uma caixa secundaria para conter o lixo nas bocas de lobo.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_058_aulas_de_pilates_gratuita_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_058_aulas_de_pilates_gratuita_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação n°058/2025 - Ofertas de aulas de Pilates gratuitas.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_059_reformar_telhado_do_ginasio_gerson_antonio_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_059_reformar_telhado_do_ginasio_gerson_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 059_Reformar a cobertura do Ginásio Gerson Antônio</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_060_calhas_na_creche_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_060_calhas_na_creche_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n°060 - Melhorar a parte estrutural da Creche Direitos Humanos.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_061_construir_muro_no_cmei_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_061_construir_muro_no_cmei_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n°061 - Murar o CMEI Professora Mirian Lopes Ramos</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_062_manutencao_rodoviaria_-_manoel_.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_062_manutencao_rodoviaria_-_manoel_.pdf</t>
   </si>
   <si>
     <t>Indicação n° 062/2025 - Para a manutenção do prédio da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_063_instalar_quebra_molas_na_rua_florianopolis_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_063_instalar_quebra_molas_na_rua_florianopolis_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação n° 063/2025 - Instalar quebra molas na Rua Florianópolis.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação n° 064 - Instalar parquinho no CMEI.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_no_065_limpeza_do_fontanario_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_no_065_limpeza_do_fontanario_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação n° 065/2025 - Limpeza do fontanário.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_066-2025_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_066-2025_vieira.pdf</t>
   </si>
   <si>
     <t>Indicação n°066/2025 - No sentido de incluir_x000D_
 a Secretaria Municipal de Educação na composição do Conselho Municipal de_x000D_
 Desenvolvimento Rural Sustentável – CMDRS, procedendo-se à atualização de seu_x000D_
 Regimento Interno e demais normas correlatas, de forma a adequar a legislação municipal_x000D_
 às novas diretrizes da Lei Federal nº 15.226/2025 e fortalecer a integração entre as_x000D_
 políticas de Educação, Agricultura e Desenvolvimento Sustentável no âmbito do_x000D_
 Município de Feliz Natal – MT.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_067-2025_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_067-2025_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n° 067/2025 - Para que sejam tomadas as devidas providências no sentido de fazer_x000D_
 calçamento de concreto no pátio do PA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_068-2025_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_068-2025_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação n°068/2025 - Para que sejam tomadas as devidas providências no sentido de_x000D_
 construir um baração no pátio vazio do PA.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/492/indicacao_069-2025_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/492/indicacao_069-2025_carlos.pdf</t>
   </si>
   <si>
     <t>Indicação n°069/2025 - Para que sejam tomadas as devidas providências no sentido de que a_x000D_
 Prefeitura Municipal autorize que a equipe do município possa fazer a limpeza do jardim_x000D_
 da Igreja Católica São Judas Tadeu.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_070_instalar_placas_de_advertencia_proximo_a_curvas_acentuadas_e_proximo_a_rios_nas_estradas_e_rodovias_nao_pavimentadas_do_municipio_de_feliz_natal_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_070_instalar_placas_de_advertencia_proximo_a_curvas_acentuadas_e_proximo_a_rios_nas_estradas_e_rodovias_nao_pavimentadas_do_municipio_de_feliz_natal_raquel.pdf</t>
   </si>
   <si>
     <t>Indicação n°070/2025 - Para que sejam instaladas placas de advertência próximo a curvas acentuadas e próximo a rios nas estradas e rodovias não pavimentadas do município de Feliz Natal.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_071_reforma_do_telhado_da_escola_malvina_pescinelli_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_071_reforma_do_telhado_da_escola_malvina_pescinelli_raquel.pdf</t>
   </si>
   <si>
     <t>Indicação n° 071/2025 - Para que sejam tomadas as devidas providências_x000D_
 para a reforma do telhado da Escola Municipal Rural Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_072_instalacao_de_quebra_molas_na_avenida_xanxere.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_072_instalacao_de_quebra_molas_na_avenida_xanxere.pdf</t>
   </si>
   <si>
     <t>Indicação n°072/2025 - Para que seja estudada a viabilidade de instalação de um_x000D_
 redutor de velocidade (quebra-molas) na Avenida Xanxerê, próximo à Serraria_x000D_
 do Prefeito, neste município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_no_073_contratar_uma_cozinheira_para_escola_malvina_pescinelli.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_no_073_contratar_uma_cozinheira_para_escola_malvina_pescinelli.pdf</t>
   </si>
   <si>
     <t>Indicação n°073/2025 - Para que analise a possibilidade de disponibilizar_x000D_
 uma auxiliar de cozinha para a Escola Municipal Rural Malvina Evaristo_x000D_
 Pescinelli.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_074_uso_de_maquina_publica_conforme_a_lei_municipal_n._819-2022_e_decretos_sejam_reduzidos_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_074_uso_de_maquina_publica_conforme_a_lei_municipal_n._819-2022_e_decretos_sejam_reduzidos_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação n° 074/2025 - Para que, o valor a ser pago pelos pequenos_x000D_
 produtores rurais, posseiros ou arrendatários de estabelecimentos rurais,_x000D_
 assentados ou chacareiros, em regime de subsistência familiar, para uso de_x000D_
 maquinas, descritos e regulamentados pela Lei Municipal n. 819-2022 e decretos,_x000D_
 sejam reduzidos.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_no_001-_2025_energisa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_no_001-_2025_energisa.pdf</t>
   </si>
   <si>
     <t>Requerimento 001/2025 - Solicita à Energisa que faça extensão da rede de energia elétrica no Assentamento Ena.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/455/no_003_justificativa_de_falta_remy.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/455/no_003_justificativa_de_falta_remy.pdf</t>
   </si>
   <si>
     <t>Vereador Remy de Souza Alves Correa  requer, na forma regimental, a justificação de sua ausência na 22ª Sessão Ordinária realizada no dia 14 de julho de 2025. Solicita-se que esta justificativa seja registrada em ata e considerada para todos os efeitos legais e regimentais. Termos em que, pede deferimento.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_004-2025_justifativa_de_falta_crisomar_e_raquel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_004-2025_justifativa_de_falta_crisomar_e_raquel.pdf</t>
   </si>
   <si>
     <t>Requerimento 004/2025 - Eu Vereador Crisomar Vieira de Carvalho e a vereadora_x000D_
 Raquel Pires da Silva Roll regularmente em exercício nesta Casa Legislativa, venho por_x000D_
 meio deste, requerer, na forma regimental, a justificação de sua ausência na 31ª Sessão_x000D_
 Ordinária realizada no dia 29 de setembro de 2025, pois neste dia eu estava em visita “in_x000D_
 loco”. Nos termos regimentais e constitucionais, com amparo na Lei Orgânica Municipal_x000D_
 e diante dos princípios da função pública, vêm, com o devido respeito, submeter à_x000D_
 consideração da Mesa Diretora.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/382/mocao_de_aplauso_no_001-2025_donizete_monteiro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/382/mocao_de_aplauso_no_001-2025_donizete_monteiro.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Donizete Monteiro</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_de_aplauso_no_002-2025_pamela_correa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_de_aplauso_no_002-2025_pamela_correa.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Pamela Correa</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/384/mocao_de_aplauso_no_003-2025_maria_cristina_dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/384/mocao_de_aplauso_no_003-2025_maria_cristina_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Maria Cristina dos Santos</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/385/mocao_de_aplauso_no_004-2025_josue_sabino_dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/385/mocao_de_aplauso_no_004-2025_josue_sabino_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Josue Sabino dos Santos</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/386/mocao_de_aplauso_no_005-2025_deusivania_bandeira_costa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/386/mocao_de_aplauso_no_005-2025_deusivania_bandeira_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Deusivania Bandeira Costa</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/387/mocao_de_aplauso_no_006-2025_cristina_rosa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/387/mocao_de_aplauso_no_006-2025_cristina_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Cristina Rocha</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/388/mocao_de_aplauso_no_007-2025_evelyn_caldeira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/388/mocao_de_aplauso_no_007-2025_evelyn_caldeira.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Evelyn Caldeira</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/389/mocao_de_aplauso_no_008-2025_bruna_carolina_colli.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/389/mocao_de_aplauso_no_008-2025_bruna_carolina_colli.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Bruna Carolina Colli</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_de_aplauso_no_009-2025_jussara_carlos_da_silva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_de_aplauso_no_009-2025_jussara_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Jussara Carlos da Silva</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_de_aplauso_no_010-2025_tarso_felipe_sousa_costa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_de_aplauso_no_010-2025_tarso_felipe_sousa_costa.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Tarso Felipe de Sousa Costa</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/392/mocao_de_aplauso_no_011-2025_karol_delarmi.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/392/mocao_de_aplauso_no_011-2025_karol_delarmi.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Karol Delarmi</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/393/mocao_de_aplauso_no_012-2025_patricia_pinto_bezerra.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/393/mocao_de_aplauso_no_012-2025_patricia_pinto_bezerra.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Patricia Pinto Bezerra</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/394/mocao_de_aplauso_no_013-2025_marcos_evaldo_kempf.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/394/mocao_de_aplauso_no_013-2025_marcos_evaldo_kempf.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Marcos Evaldo Kempf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/395/mocao_de_aplauso_no_014-2025_aline_wickert.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/395/mocao_de_aplauso_no_014-2025_aline_wickert.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Aline Wickert</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/396/mocao_de_aplauso_no_015-2025_sintia_rangel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/396/mocao_de_aplauso_no_015-2025_sintia_rangel.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Sintia Rangel</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/397/mocao_de_aplauso_no_016-2025_raissa_ferreira_alves.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/397/mocao_de_aplauso_no_016-2025_raissa_ferreira_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Mayara Valentim</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_de_aplauso_no_017-2025_welington_rodrigues.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_de_aplauso_no_017-2025_welington_rodrigues.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Welington Rodrigues</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/399/mocao_de_aplauso_no_018-2025_ademilson_dama.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/399/mocao_de_aplauso_no_018-2025_ademilson_dama.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Ademilson Rodrigues</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_de_aplauso_no_019-2025_angelica_de_lima_messias_sales.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_de_aplauso_no_019-2025_angelica_de_lima_messias_sales.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Angélica de Lima Messias Sales</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/401/mocao_de_aplauso_no_020-2025_eliane_cristina_miranda_camargo_rosa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/401/mocao_de_aplauso_no_020-2025_eliane_cristina_miranda_camargo_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Eliane Cristina Miranda Camargo Rosa</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/402/mocao_de_aplauso_no_021-2025_raquel_da_silva_ribeiro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/402/mocao_de_aplauso_no_021-2025_raquel_da_silva_ribeiro.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Raquel da Silva Ribeiro</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/403/mocao_de_aplauso_no_022-2025_yasmin_larissa_ribeiro_sartori.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/403/mocao_de_aplauso_no_022-2025_yasmin_larissa_ribeiro_sartori.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Yasmin Larissa Ribeiro Sartori</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/404/mocao_de_aplauso_no_023-2025_plinio_de_ramos_espindola.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/404/mocao_de_aplauso_no_023-2025_plinio_de_ramos_espindola.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Plinio Ramos Espindola</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/405/mocao_de_aplauso_no_024-2025_lorena_raiana_dias_dos_santos.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/405/mocao_de_aplauso_no_024-2025_lorena_raiana_dias_dos_santos.docx</t>
   </si>
   <si>
     <t>Moção de Apoio Lorena Raiana Dias dos Santos</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/406/mocao_de_aplauso_no_025-2025_joicylie_moraes_rodrigues.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/406/mocao_de_aplauso_no_025-2025_joicylie_moraes_rodrigues.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Joycielie Moraes Rodrigues</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/407/mocao_de_aplauso_no_026-2025_thais_da_silva_xavier.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/407/mocao_de_aplauso_no_026-2025_thais_da_silva_xavier.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Thais da Silva Xavier</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/408/mocao_de_aplauso_no_027-2025_raissa_ferreira_alves.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/408/mocao_de_aplauso_no_027-2025_raissa_ferreira_alves.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Raissa Ferreira Alves</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 18 Hevillin Virginia de Souza Silva</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_aplauso_no_029-2025_valeria_nascimento_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_aplauso_no_029-2025_valeria_nascimento_pereira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 29 Valeria Nascimento Pereira</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/414/mocao_de_aplauso_no_030-2025_crisomar_vieira_de_carvalho.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/414/mocao_de_aplauso_no_030-2025_crisomar_vieira_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 30 Crisomar Vieira de Carvalho</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/415/mocao_de_aplauso_no_031-2025_irene_fernandes_nogueira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/415/mocao_de_aplauso_no_031-2025_irene_fernandes_nogueira.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 31 Irene Fernandes Nogueira</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias, Câmara de Vereadores - CVFN, Carlos Francisco dos Santos, Crisomar Vieira de Carvalho, Ernandis Quadros Alves, Flávio André Caldeira, Manoel Aparecido Nazário, Raquel Pires da Silva Roll, Remy de Souza Alves Correa, Weslei Ricardo Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/416/mocao_de_aplauso_no_032-2025_janiele_silva_mineiro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/416/mocao_de_aplauso_no_032-2025_janiele_silva_mineiro.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 32 Janiele Silva Mineiro</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_de_aplauso_no_033-2025_ademilson_dama.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_de_aplauso_no_033-2025_ademilson_dama.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 33  Ademilson Dama</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplauso_no_034-2025_nilva_salete_da_veiga_silva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplauso_no_034-2025_nilva_salete_da_veiga_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 34 Nilva Salete da Veiga Silva</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplauso_no_028-2025_hevillin_virginia_de_souza_silva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplauso_no_028-2025_hevillin_virginia_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº028 Hevillin Virginia de Souza Silva</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/veto_ao_projeto_de_lei_leg_006_2025.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/veto_ao_projeto_de_lei_leg_006_2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 006/2025, considera-se anulado o protocolo 174,</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Organica</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_emenda_lei_organica_no_001-2025_obriga_comparecimento_semanal_vereadores_camara_para_atendimento_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_emenda_lei_organica_no_001-2025_obriga_comparecimento_semanal_vereadores_camara_para_atendimento_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA Nº 001/2025._x000D_
 Sumula: “Inclui o parágrafo 5° no artigo 10° da Lei Orgânica do Município de Feliz Natal - MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PROJETO DE RESOLUÇÃO 001/2025_x000D_
 SÚMULA: Dispõe sobre a realização de curso de formação de vereadores em início de mandato e dá outras providências._x000D_
 .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2329,68 +2329,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/320/proj_leg_no_001__beneficio_hemodialise__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_leg_no_002_obriga_eventos_patrocinados_dinheiro_publico_permitir_vendedores_alimentos_nas_festas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/344/proj_leg_no_04-2025_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/343/proj_leg_no_005-2025_diarias_de_vereadores_e_servidores_2025_ass_1_assinados.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/354/proj_lei_leg_007-2025_elas_empreendedoras_vieira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_leg_no_008_brasao_oficial_camara_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/419/proj__leg_no_010-2025_institui__o_selo_empresa_amiga_da_mulher_i.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/421/proj_lei_leg_no_012-2025_dispoe_sobre_o_atendimento_prioritario_a_criancas_e_adolecentes_-_vieira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/446/proj_de_lei_leg_013-_controlador_-_camara_de_feliz_natal_mt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/452/proj_leg_14-2025_reducao_subsidio_presidente_camara_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/461/proj_leg_no_015-2025_torna_utilidade_publica_a__associacao_dos_trabalhadores_rurais_sol__nascente_-_copia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/468/proj_leg_no_017_institui_o_conselho_municipal_dos_direitos_da_mulher__cmdm_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/469/proj_leg_no_018_altera_lei_municipal_auxilio_saude_e_alimentacao_incluindo_servidores_cedidos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/476/proj_leg_no_019_torna_utilidade_publica_a_associacao_coopetiva_de_transporte_cooper_fenatrans.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/477/proj_leg_no_020_institui_a_carteira_de_identificacao_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/482/proj_leg_no_021_dispoe_sobre_as_viagens_oficiais_e_a_concessao_de_diarias_no_ambito_do_poder_legislativo_municipal_de_feliz_natal_-_mt.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/480/proj_leg_no_022_-2025_cria_a__cadeia_produtiva_leite.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/495/proj_leg_no_023_autoriza_o__poderexecutivo_a_disponibilizar_veiculo_tipo_van_exclusivamente_para_transporte_de_pacientes_em_tratamento_de_hemodialise_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/496/proj_leg_no_024_realizar_audiencia_publica_para_aumentar_salario_de_vereador_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_decreto_legislativo_001-2025_luci.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/322/proj_de_res_001_2025_formacao_de_vereadores_crisomar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_resolucao_02-2025_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_resolucao_no_003_regulamenta_a_concessao_e_prestacao_de_contas_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/503/projeto_de_resolucao_no_004-2025_regulamenta_a_concessao_das_ferias_aos_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_no_005-2025_calendario_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_complementar_no_001-2025_-_dep._animais_assuntos_indigenas_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_complementar_no_002-2025_-_dep._de_controle_ambiental_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_complementar_no_003-2025_-_altera_as_disposicoes_previstas_na_lei_complementar_n_089-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/348/projeto_de_lei_complementar_no_004_-_altera_o_anexo_i_da_lei_complementar_n_087-2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_complementar_no_005-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_complementar_no_006-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social._1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei_complementar_no_007-2025_-_promove_alteracoes_na_lei_complementar_no_088-2024..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei_complementar_no_008-2025_-_promove_alteracao_na_lei_complementar_no_088-2024..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_complementar_no_009-2025_-_criar_o_cargo_de_supervisor_alterando_os_anexos_da_lei_complementar_no_037-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_complementar_no_010-2025_-_altera_os_anexos_i_e_ii_da_lei_complementar_no_037-2015..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_lei_complementar_no_011-2025_-_promove_alteracao_na_lei_complementar_no_087-2024..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_004-2025_-_autoriza_o_poder_executivo_a_celebrar_cessao_de_servidor_publico_municipal_-_apae.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_no_006-2025_-_termo_de_fomento_com_associacao_dos_moradoes_do_bairro_bela_vista._1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_no_007-2025_-_altera_a_lei_municipal_951-2024..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_no_009-2025_-_termo_de_cooperacao_baile_da_colheita..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_no_010-2025_-_consorcio_interfederativo_de_compras_publicas_do_estado_de_mato_grosso..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_no_011-2025_-_termo_de_fomento_com_a_associacao_frei_miguel_bottacin_de_apoio_ao_idoso..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_no_012-2025_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_no_013-2025_-_termo_de_fomento_com_a_associacao_dos_academicos_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_no_016-2025_-_autoriza_o_poder_executivo_municipal_a_promover_a_desafetacao_e_doacao_de_imovel_a_associacao_clube_da_3o_idade..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_017-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_de_lei_no_021-2025_-_termo_de_fomento_com_c.d.c.e._escola_estadual_andre_antonio_maggi..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_no_025-2025_-_plano_plurianual__ppa_do_municipio_de_feliz_natal_para_o_periodo_de_2026_a_2029..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_029-2025_-_termo_de_fomento_4_patas..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_no_032-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_lei_no_033-2025_-_altera_a_lei_municipal_no_963-2024_para_renomear_trecho_especifico_da_malha_viaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_no_034-2025_-_codigo_ambiental_controle_e_licenciamento..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_no_035-2025_-_institui_o_programa_de_recuperacao_fiscal_refis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_no_036-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_no_037-2025_-_verba_indenizatoria_para_os_policiais_militares..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_038-2025_-_desafetacao_de_bem_publico_e_a_permuta_de_imovel_-_associacao_03_idade..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/502/projeto_de_lei_no_039-2025_-_aumentar_o_limite_de_abertura_de_creditos_adicionais_suplementares_em_7_..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_no_040-2025_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_041-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_042-2025_-_trafego_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_043-2025_-_revisao_do_plano_plurianual__ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_044-2025_-_institui_o_servico_de_acolhimento_familiar..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_045-2025_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_046-2025_-_processo_seletivo_simplificado_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_047-2025_-_diarias_-_altera_o_anexo_i_da_lei_municipal_no_815-2022_e_modifica_a_redacao_do_art._27.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_no_048-2025_-_processo_seletivo_simplificado_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_no_049-2025_-_extincao_do_cisrtp_consorcio_teles_pires._saude_antigo..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_no_050-2025_-_consolidar_o_conselho_e_fundo_municipal_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_051-2025_-_consolidacao_das_leis_do_fundo_municipal_e_conselho_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_no_052-2025_-_cria_a_secretaria_de_comercio_turismo_e_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_004_paquinho_no_assentamento_ena_raquel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_005_placas_de_indicacao_na_estrada_do_ass_ena_raquel_ass_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_no_007_quebra_molas_na_rua_pinhalzinho_adriana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_008_toldo_no_pa_ernandis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_009_centro_do_autista_adriana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_no_012_olacar_eletronico_no_ginadio_gerson_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_015__agente_feiscalizador_nas_saidas_das_escolas_e_creche_ernandis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_no_017_manutencao_na_vicinal_154_manoel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_no_018_contratar_protetico_adriana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_no_021_colocar_guarda_no_assentamento_ena_raquel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_025_manutencao_da_iluminacao_publica_ernandis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_026_revitalizacao_do_canteiro_manoel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_028_auxilio_finaceiro_para_paroquia_sao_pedro_adriana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_029_construcao_de_arquibancadaas_no_tio_teco_carlos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_030_banheiros_no_campo_do_ena_raquel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_31_prevenir_incendios_no_lixao_manoel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_no__032_casa_do_artesao_weslei.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_no_033_painel_de_led_na_prefeitura_ernandis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/442/indicacao_no_042_instalacao_de_postes_e_iluminacao_atras_da_escola_mario_carlos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_043_instalar_super_poste_na_av_maravilha_vieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_044_extensao_do_horario_de_trabalho_das_acs_e_endemias_vieira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_047_rebaixamento_de_rede_na_rua_industrial_weslei.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_048_colocar_tubulacao_na_rua_industrial_weslei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_049_instalar_cameras_de_seguranca_na_creche_e_escola_ernandis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_no_053_placas_indicando_ponte_do_rio_sao_joao_e_rio_paca_raquel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_no_055_isencao_de_alvara_para_enfermeiros_vieira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_no_56_boca_de_lobo_ba_rua_b_praca_02_manoel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_no_057_instalacao_de_grade_dentro_das_boca_de_lobo_andre.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_058_aulas_de_pilates_gratuita_adriana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_059_reformar_telhado_do_ginasio_gerson_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_060_calhas_na_creche_manoel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_061_construir_muro_no_cmei_manoel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_062_manutencao_rodoviaria_-_manoel_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_063_instalar_quebra_molas_na_rua_florianopolis_adriana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_no_065_limpeza_do_fontanario_ernandis.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_066-2025_vieira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_067-2025_manoel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_068-2025_manoel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/492/indicacao_069-2025_carlos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_070_instalar_placas_de_advertencia_proximo_a_curvas_acentuadas_e_proximo_a_rios_nas_estradas_e_rodovias_nao_pavimentadas_do_municipio_de_feliz_natal_raquel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_071_reforma_do_telhado_da_escola_malvina_pescinelli_raquel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_072_instalacao_de_quebra_molas_na_avenida_xanxere.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_no_073_contratar_uma_cozinheira_para_escola_malvina_pescinelli.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_074_uso_de_maquina_publica_conforme_a_lei_municipal_n._819-2022_e_decretos_sejam_reduzidos_adriana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_no_001-_2025_energisa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/455/no_003_justificativa_de_falta_remy.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_004-2025_justifativa_de_falta_crisomar_e_raquel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/382/mocao_de_aplauso_no_001-2025_donizete_monteiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_de_aplauso_no_002-2025_pamela_correa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/384/mocao_de_aplauso_no_003-2025_maria_cristina_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/385/mocao_de_aplauso_no_004-2025_josue_sabino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/386/mocao_de_aplauso_no_005-2025_deusivania_bandeira_costa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/387/mocao_de_aplauso_no_006-2025_cristina_rosa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/388/mocao_de_aplauso_no_007-2025_evelyn_caldeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/389/mocao_de_aplauso_no_008-2025_bruna_carolina_colli.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_de_aplauso_no_009-2025_jussara_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_de_aplauso_no_010-2025_tarso_felipe_sousa_costa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/392/mocao_de_aplauso_no_011-2025_karol_delarmi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/393/mocao_de_aplauso_no_012-2025_patricia_pinto_bezerra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/394/mocao_de_aplauso_no_013-2025_marcos_evaldo_kempf.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/395/mocao_de_aplauso_no_014-2025_aline_wickert.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/396/mocao_de_aplauso_no_015-2025_sintia_rangel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/397/mocao_de_aplauso_no_016-2025_raissa_ferreira_alves.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_de_aplauso_no_017-2025_welington_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/399/mocao_de_aplauso_no_018-2025_ademilson_dama.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_de_aplauso_no_019-2025_angelica_de_lima_messias_sales.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/401/mocao_de_aplauso_no_020-2025_eliane_cristina_miranda_camargo_rosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/402/mocao_de_aplauso_no_021-2025_raquel_da_silva_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/403/mocao_de_aplauso_no_022-2025_yasmin_larissa_ribeiro_sartori.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/404/mocao_de_aplauso_no_023-2025_plinio_de_ramos_espindola.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/405/mocao_de_aplauso_no_024-2025_lorena_raiana_dias_dos_santos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/406/mocao_de_aplauso_no_025-2025_joicylie_moraes_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/407/mocao_de_aplauso_no_026-2025_thais_da_silva_xavier.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/408/mocao_de_aplauso_no_027-2025_raissa_ferreira_alves.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_aplauso_no_029-2025_valeria_nascimento_pereira.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/414/mocao_de_aplauso_no_030-2025_crisomar_vieira_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/415/mocao_de_aplauso_no_031-2025_irene_fernandes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/416/mocao_de_aplauso_no_032-2025_janiele_silva_mineiro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_de_aplauso_no_033-2025_ademilson_dama.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplauso_no_034-2025_nilva_salete_da_veiga_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplauso_no_028-2025_hevillin_virginia_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/veto_ao_projeto_de_lei_leg_006_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_emenda_lei_organica_no_001-2025_obriga_comparecimento_semanal_vereadores_camara_para_atendimento_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/320/proj_leg_no_001__beneficio_hemodialise__-_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_leg_no_002_obriga_eventos_patrocinados_dinheiro_publico_permitir_vendedores_alimentos_nas_festas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/344/proj_leg_no_04-2025_escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/343/proj_leg_no_005-2025_diarias_de_vereadores_e_servidores_2025_ass_1_assinados.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/354/proj_lei_leg_007-2025_elas_empreendedoras_vieira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_leg_no_008_brasao_oficial_camara_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/419/proj__leg_no_010-2025_institui__o_selo_empresa_amiga_da_mulher_i.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/421/proj_lei_leg_no_012-2025_dispoe_sobre_o_atendimento_prioritario_a_criancas_e_adolecentes_-_vieira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/446/proj_de_lei_leg_013-_controlador_-_camara_de_feliz_natal_mt.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/452/proj_leg_14-2025_reducao_subsidio_presidente_camara_vereadores.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/461/proj_leg_no_015-2025_torna_utilidade_publica_a__associacao_dos_trabalhadores_rurais_sol__nascente_-_copia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/468/proj_leg_no_017_institui_o_conselho_municipal_dos_direitos_da_mulher__cmdm_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/469/proj_leg_no_018_altera_lei_municipal_auxilio_saude_e_alimentacao_incluindo_servidores_cedidos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/476/proj_leg_no_019_torna_utilidade_publica_a_associacao_coopetiva_de_transporte_cooper_fenatrans.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/477/proj_leg_no_020_institui_a_carteira_de_identificacao_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/482/proj_leg_no_021_dispoe_sobre_as_viagens_oficiais_e_a_concessao_de_diarias_no_ambito_do_poder_legislativo_municipal_de_feliz_natal_-_mt.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/480/proj_leg_no_022_-2025_cria_a__cadeia_produtiva_leite.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/495/proj_leg_no_023_autoriza_o__poderexecutivo_a_disponibilizar_veiculo_tipo_van_exclusivamente_para_transporte_de_pacientes_em_tratamento_de_hemodialise_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/496/proj_leg_no_024_realizar_audiencia_publica_para_aumentar_salario_de_vereador_prefeito_e_vice_prefeito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_decreto_legislativo_001-2025_luci.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/322/proj_de_res_001_2025_formacao_de_vereadores_crisomar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_resolucao_02-2025_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_resolucao_no_003_regulamenta_a_concessao_e_prestacao_de_contas_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/503/projeto_de_resolucao_no_004-2025_regulamenta_a_concessao_das_ferias_aos_vereadores_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/510/projeto_de_resolucao_no_005-2025_calendario_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_complementar_no_001-2025_-_dep._animais_assuntos_indigenas_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_complementar_no_002-2025_-_dep._de_controle_ambiental_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_complementar_no_003-2025_-_altera_as_disposicoes_previstas_na_lei_complementar_n_089-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/348/projeto_de_lei_complementar_no_004_-_altera_o_anexo_i_da_lei_complementar_n_087-2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_complementar_no_005-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_complementar_no_006-2025_-_mantem_o_custo_normal_e_modifica_o_plano_de_amortizacao_do_regime_proprio_de_previdencia_social._1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_lei_complementar_no_007-2025_-_promove_alteracoes_na_lei_complementar_no_088-2024..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_lei_complementar_no_008-2025_-_promove_alteracao_na_lei_complementar_no_088-2024..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_lei_complementar_no_009-2025_-_criar_o_cargo_de_supervisor_alterando_os_anexos_da_lei_complementar_no_037-2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/518/projeto_de_lei_complementar_no_010-2025_-_altera_os_anexos_i_e_ii_da_lei_complementar_no_037-2015..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/520/projeto_de_lei_complementar_no_011-2025_-_promove_alteracao_na_lei_complementar_no_087-2024..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_004-2025_-_autoriza_o_poder_executivo_a_celebrar_cessao_de_servidor_publico_municipal_-_apae.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_no_006-2025_-_termo_de_fomento_com_associacao_dos_moradoes_do_bairro_bela_vista._1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_no_007-2025_-_altera_a_lei_municipal_951-2024..docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_no_009-2025_-_termo_de_cooperacao_baile_da_colheita..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_no_010-2025_-_consorcio_interfederativo_de_compras_publicas_do_estado_de_mato_grosso..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_no_011-2025_-_termo_de_fomento_com_a_associacao_frei_miguel_bottacin_de_apoio_ao_idoso..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_no_012-2025_-_abertura_de_credito_adicional_especial_no_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_no_013-2025_-_termo_de_fomento_com_a_associacao_dos_academicos_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_no_016-2025_-_autoriza_o_poder_executivo_municipal_a_promover_a_desafetacao_e_doacao_de_imovel_a_associacao_clube_da_3o_idade..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_017-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/430/projeto_de_lei_no_021-2025_-_termo_de_fomento_com_c.d.c.e._escola_estadual_andre_antonio_maggi..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/454/projeto_de_lei_no_025-2025_-_plano_plurianual__ppa_do_municipio_de_feliz_natal_para_o_periodo_de_2026_a_2029..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/463/projeto_de_lei_no_029-2025_-_termo_de_fomento_4_patas..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/475/projeto_de_lei_no_032-2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/486/projeto_de_lei_no_033-2025_-_altera_a_lei_municipal_no_963-2024_para_renomear_trecho_especifico_da_malha_viaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/494/projeto_de_lei_no_034-2025_-_codigo_ambiental_controle_e_licenciamento..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/488/projeto_de_lei_no_035-2025_-_institui_o_programa_de_recuperacao_fiscal_refis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/497/projeto_de_lei_no_036-2025_-_altera_o_disposto_na_lei_municipal_no_442-2013..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/498/projeto_de_lei_no_037-2025_-_verba_indenizatoria_para_os_policiais_militares..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/501/projeto_de_lei_no_038-2025_-_desafetacao_de_bem_publico_e_a_permuta_de_imovel_-_associacao_03_idade..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/502/projeto_de_lei_no_039-2025_-_aumentar_o_limite_de_abertura_de_creditos_adicionais_suplementares_em_7_..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_lei_no_040-2025_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao..pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_no_041-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/509/projeto_de_lei_no_042-2025_-_trafego_de_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei_no_043-2025_-_revisao_do_plano_plurianual__ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_lei_no_044-2025_-_institui_o_servico_de_acolhimento_familiar..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/515/projeto_de_lei_no_045-2025_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_no_046-2025_-_processo_seletivo_simplificado_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/517/projeto_de_lei_no_047-2025_-_diarias_-_altera_o_anexo_i_da_lei_municipal_no_815-2022_e_modifica_a_redacao_do_art._27.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/519/projeto_de_lei_no_048-2025_-_processo_seletivo_simplificado_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/521/projeto_de_lei_no_049-2025_-_extincao_do_cisrtp_consorcio_teles_pires._saude_antigo..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/522/projeto_de_lei_no_050-2025_-_consolidar_o_conselho_e_fundo_municipal_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/523/projeto_de_lei_no_051-2025_-_consolidacao_das_leis_do_fundo_municipal_e_conselho_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_no_052-2025_-_cria_a_secretaria_de_comercio_turismo_e_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_004_paquinho_no_assentamento_ena_raquel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_005_placas_de_indicacao_na_estrada_do_ass_ena_raquel_ass_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_no_007_quebra_molas_na_rua_pinhalzinho_adriana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no_008_toldo_no_pa_ernandis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_no_009_centro_do_autista_adriana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_no_012_olacar_eletronico_no_ginadio_gerson_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_015__agente_feiscalizador_nas_saidas_das_escolas_e_creche_ernandis.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_no_017_manutencao_na_vicinal_154_manoel.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_no_018_contratar_protetico_adriana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_no_021_colocar_guarda_no_assentamento_ena_raquel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_no_025_manutencao_da_iluminacao_publica_ernandis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_no_026_revitalizacao_do_canteiro_manoel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_028_auxilio_finaceiro_para_paroquia_sao_pedro_adriana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_029_construcao_de_arquibancadaas_no_tio_teco_carlos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_030_banheiros_no_campo_do_ena_raquel.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_no_31_prevenir_incendios_no_lixao_manoel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/424/indicacao_no__032_casa_do_artesao_weslei.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_no_033_painel_de_led_na_prefeitura_ernandis.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/438/indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/439/indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/442/indicacao_no_042_instalacao_de_postes_e_iluminacao_atras_da_escola_mario_carlos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/443/indicacao_no_043_instalar_super_poste_na_av_maravilha_vieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/444/indicacao_no_044_extensao_do_horario_de_trabalho_das_acs_e_endemias_vieira.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/450/indicacao_no_047_rebaixamento_de_rede_na_rua_industrial_weslei.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/451/indicacao_no_048_colocar_tubulacao_na_rua_industrial_weslei.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/453/indicacao_no_049_instalar_cameras_de_seguranca_na_creche_e_escola_ernandis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_no_053_placas_indicando_ponte_do_rio_sao_joao_e_rio_paca_raquel.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/467/indicacao_no_055_isencao_de_alvara_para_enfermeiros_vieira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/470/indicacao_no_56_boca_de_lobo_ba_rua_b_praca_02_manoel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/471/indicacao_no_057_instalacao_de_grade_dentro_das_boca_de_lobo_andre.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/472/indicacao_058_aulas_de_pilates_gratuita_adriana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/473/indicacao_no_059_reformar_telhado_do_ginasio_gerson_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/478/indicacao_no_060_calhas_na_creche_manoel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/479/indicacao_no_061_construir_muro_no_cmei_manoel.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/483/indicacao_no_062_manutencao_rodoviaria_-_manoel_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/484/indicacao_no_063_instalar_quebra_molas_na_rua_florianopolis_adriana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_no_065_limpeza_do_fontanario_ernandis.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/489/indicacao_066-2025_vieira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/490/indicacao_067-2025_manoel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/491/indicacao_068-2025_manoel.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/492/indicacao_069-2025_carlos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/504/indicacao_no_070_instalar_placas_de_advertencia_proximo_a_curvas_acentuadas_e_proximo_a_rios_nas_estradas_e_rodovias_nao_pavimentadas_do_municipio_de_feliz_natal_raquel.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/505/indicacao_no_071_reforma_do_telhado_da_escola_malvina_pescinelli_raquel.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/506/indicacao_no_072_instalacao_de_quebra_molas_na_avenida_xanxere.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/507/indicacao_no_073_contratar_uma_cozinheira_para_escola_malvina_pescinelli.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/508/indicacao_no_074_uso_de_maquina_publica_conforme_a_lei_municipal_n._819-2022_e_decretos_sejam_reduzidos_adriana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/363/requerimento_no_001-_2025_energisa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/455/no_003_justificativa_de_falta_remy.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/493/requerimento_004-2025_justifativa_de_falta_crisomar_e_raquel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/382/mocao_de_aplauso_no_001-2025_donizete_monteiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/383/mocao_de_aplauso_no_002-2025_pamela_correa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/384/mocao_de_aplauso_no_003-2025_maria_cristina_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/385/mocao_de_aplauso_no_004-2025_josue_sabino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/386/mocao_de_aplauso_no_005-2025_deusivania_bandeira_costa.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/387/mocao_de_aplauso_no_006-2025_cristina_rosa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/388/mocao_de_aplauso_no_007-2025_evelyn_caldeira.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/389/mocao_de_aplauso_no_008-2025_bruna_carolina_colli.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/390/mocao_de_aplauso_no_009-2025_jussara_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/391/mocao_de_aplauso_no_010-2025_tarso_felipe_sousa_costa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/392/mocao_de_aplauso_no_011-2025_karol_delarmi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/393/mocao_de_aplauso_no_012-2025_patricia_pinto_bezerra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/394/mocao_de_aplauso_no_013-2025_marcos_evaldo_kempf.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/395/mocao_de_aplauso_no_014-2025_aline_wickert.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/396/mocao_de_aplauso_no_015-2025_sintia_rangel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/397/mocao_de_aplauso_no_016-2025_raissa_ferreira_alves.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/398/mocao_de_aplauso_no_017-2025_welington_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/399/mocao_de_aplauso_no_018-2025_ademilson_dama.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_de_aplauso_no_019-2025_angelica_de_lima_messias_sales.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/401/mocao_de_aplauso_no_020-2025_eliane_cristina_miranda_camargo_rosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/402/mocao_de_aplauso_no_021-2025_raquel_da_silva_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/403/mocao_de_aplauso_no_022-2025_yasmin_larissa_ribeiro_sartori.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/404/mocao_de_aplauso_no_023-2025_plinio_de_ramos_espindola.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/405/mocao_de_aplauso_no_024-2025_lorena_raiana_dias_dos_santos.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/406/mocao_de_aplauso_no_025-2025_joicylie_moraes_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/407/mocao_de_aplauso_no_026-2025_thais_da_silva_xavier.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/408/mocao_de_aplauso_no_027-2025_raissa_ferreira_alves.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/413/mocao_de_aplauso_no_029-2025_valeria_nascimento_pereira.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/414/mocao_de_aplauso_no_030-2025_crisomar_vieira_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/415/mocao_de_aplauso_no_031-2025_irene_fernandes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/416/mocao_de_aplauso_no_032-2025_janiele_silva_mineiro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_de_aplauso_no_033-2025_ademilson_dama.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/423/mocao_de_aplauso_no_034-2025_nilva_salete_da_veiga_silva.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplauso_no_028-2025_hevillin_virginia_de_souza_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/veto_ao_projeto_de_lei_leg_006_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_emenda_lei_organica_no_001-2025_obriga_comparecimento_semanal_vereadores_camara_para_atendimento_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="241.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="239.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="238.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>