--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -1963,54 +1963,54 @@
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/425/mocao_de_aplauso_no_028-2025_hevillin_virginia_de_souza_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº028 Hevillin Virginia de Souza Silva</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/375/veto_ao_projeto_de_lei_leg_006_2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 006/2025, considera-se anulado o protocolo 174,</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>ELO</t>
-[...2 lines deleted...]
-    <t>Projeto de Emenda a Lei Organica</t>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_emenda_lei_organica_no_001-2025_obriga_comparecimento_semanal_vereadores_camara_para_atendimento_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA Nº 001/2025._x000D_
 Sumula: “Inclui o parágrafo 5° no artigo 10° da Lei Orgânica do Município de Feliz Natal - MT._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PROJETO DE RESOLUÇÃO 001/2025_x000D_
 SÚMULA: Dispõe sobre a realização de curso de formação de vereadores em início de mandato e dá outras providências._x000D_
 .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>