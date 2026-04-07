--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -54,329 +54,329 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Ernandis Quadros Alves</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/349/proj_lei_leg_006_2025_placa_em_evanto_patrocinado_com_dinheiro_publico_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/349/proj_lei_leg_006_2025_placa_em_evanto_patrocinado_com_dinheiro_publico_ernandis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 006/2025 Dispõe sobre a obrigatoriedade de afixação de placa com informações sobre despesas em eventos promovidos, patrocinados ou com emprego de dinheiro público.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/364/proj_leg_no_009_apresentacao_de_relatorio_das_obras_-_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/364/proj_leg_no_009_apresentacao_de_relatorio_das_obras_-_ernandis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 009/2025_Dispõe sobre a apresentação de relatório bimestral sobre as obras em andamento ou com prazo de execução suspenso no município.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_008-2025_-_doacao_de_lotes_para_policia_civil.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_008-2025_-_doacao_de_lotes_para_policia_civil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2025_x000D_
 DATA: 13 DE MARÇO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A DOAR O IMÓVEL_x000D_
 DENOMINADO LOTE 10 DA QUADRA 25_x000D_
 PARA O ESTADO DE MATO GROSSO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_028-2025_-_desafetacao_de_area_institucional_implantacao_de_unidades_habitacionais_do_programa_novo_pac__sub-50.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_028-2025_-_desafetacao_de_area_institucional_implantacao_de_unidades_habitacionais_do_programa_novo_pac__sub-50.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2025_x000D_
 DATA: 07 DE AGOSTO DE 2025._x000D_
 SÚMULA: DISPÕE SOBRE A DESAFETAÇÃO DE ÁREA INSTITUCIONAL E ALTERA SEU USO PARA FINS DE IMPLANTAÇÃO DE UNIDADES HABITACIONAIS DO PROGRAMA NOVO PAC – SUB-50, EM PARCERIA COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_031-2025..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_031-2025..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2025 DATA: 11 DE SETEMBRO DE 2025 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMÍLIA HABITAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Francisco dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_no_002.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_no_002.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2025  Construir banheiro (masculino e feminino) na Praça do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Raquel Pires da Silva Roll</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_no_003_academia_e_pista_de_caminhad_a_no_ass_ena_raquel_ass_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_no_003_academia_e_pista_de_caminhad_a_no_ass_ena_raquel_ass_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 003/2025 Instalar academia ao ar livre e paralelamente construir uma pista e caminhada no Assentamento Ena.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/327/ind_006_quebra_mola_na_rua_das_papoulas_carlos_assinada.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/327/ind_006_quebra_mola_na_rua_das_papoulas_carlos_assinada.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006_Quebra mola na Rua das Papoulas Bairro Bela Vista</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_010_construir_banheiros_no_tio_teco_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_010_construir_banheiros_no_tio_teco_carlos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 010/2025 - Construir banheiros no campo de futebol do Tio Teco.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Remy de Souza Alves Correa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_no_020_reforma_do_paquinho_da_praca_central_remy.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_no_020_reforma_do_paquinho_da_praca_central_remy.pdf</t>
   </si>
   <si>
     <t>Indicação nº˚ 020/2025 Reformar o parquinho da Praça 17 de novembro.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Weslei Ricardo Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_no_023_instalar_parquinho_na_praca_07_weslei.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_no_023_instalar_parquinho_na_praca_07_weslei.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 023/2025 - Instalar um parquinho infantil na Praça 07.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_no_024_quebra_molas_em_frente_a_creche_ernandis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_no_024_quebra_molas_em_frente_a_creche_ernandis.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 024/2025 - Construir um quebra molas em frente a Creche Diretos Humanos</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Manoel Aparecido Nazário</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_34_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_34_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 34_Estacionamento diagonal na Avenida Dante Martins_de Oliveira</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_036_identificar_as_fazendas_com_plaas_que_marquem_a_quilometragem..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_036_identificar_as_fazendas_com_plaas_que_marquem_a_quilometragem..pdf</t>
   </si>
   <si>
     <t>Indicação nº 036 Identificar as fazendas com plaas que marquem a quilometragem.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_037_caminhao_pipa_para_o_assentamento_ena_raquel_ass.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_037_caminhao_pipa_para_o_assentamento_ena_raquel_ass.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037 Solicita caminhão pipa para o Assentamento Ena</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_038_placas_indicativas_nos_rios_e_corregos_manoel.pdf.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_038_placas_indicativas_nos_rios_e_corregos_manoel.pdf.pdf</t>
   </si>
   <si>
     <t>Indicação nº 038 Colocar placas indicativas nos rios e córregos no território de Feliz Natal.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_041_contorno_viario_weslei.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_041_contorno_viario_weslei.pdf</t>
   </si>
   <si>
     <t>Indicação nº 041/2025 Aumentar o retorno viário na Perimetral Norte próximo a Rua Uruguai</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_045_asfaltar_a_continuacao_da_milton_reis_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_045_asfaltar_a_continuacao_da_milton_reis_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045 Dar continuidade no asfalto que compreende o final da Rua Milton dos Reis, onde encontra a Perimetral Norte, passando entre a Rio Norte e Posto Reis, até a MT 225.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_046_asfaltar_trecho_da_navel_ate_mt225_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_046_asfaltar_trecho_da_navel_ate_mt225_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2025 Dar continuidade no asfalto que compreende o final da Rua Florianópolis, onde encontra a Perimetral Norte, passando ao lado da Navel Peças até a MT 225.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_no_054_a_instalar_telas_ou_grades_na_quadra_da_praca_17_de_novembro_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_no_054_a_instalar_telas_ou_grades_na_quadra_da_praca_17_de_novembro_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 054/2025 - Solicita instalação de grades ou tela de proteção na quadra de areia da Praça 17 de Novembro.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_002_terraceiro_raquel_ass.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_002_terraceiro_raquel_ass.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025 Solicita um Terraceador.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -683,68 +683,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/349/proj_lei_leg_006_2025_placa_em_evanto_patrocinado_com_dinheiro_publico_ernandis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/364/proj_leg_no_009_apresentacao_de_relatorio_das_obras_-_ernandis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_008-2025_-_doacao_de_lotes_para_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_028-2025_-_desafetacao_de_area_institucional_implantacao_de_unidades_habitacionais_do_programa_novo_pac__sub-50.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_031-2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_no_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_no_003_academia_e_pista_de_caminhad_a_no_ass_ena_raquel_ass_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/327/ind_006_quebra_mola_na_rua_das_papoulas_carlos_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_010_construir_banheiros_no_tio_teco_carlos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_no_020_reforma_do_paquinho_da_praca_central_remy.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_no_023_instalar_parquinho_na_praca_07_weslei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_no_024_quebra_molas_em_frente_a_creche_ernandis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_34_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_036_identificar_as_fazendas_com_plaas_que_marquem_a_quilometragem..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_037_caminhao_pipa_para_o_assentamento_ena_raquel_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_038_placas_indicativas_nos_rios_e_corregos_manoel.pdf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_041_contorno_viario_weslei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_045_asfaltar_a_continuacao_da_milton_reis_manoel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_046_asfaltar_trecho_da_navel_ate_mt225_manoel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_no_054_a_instalar_telas_ou_grades_na_quadra_da_praca_17_de_novembro_manoel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_002_terraceiro_raquel_ass.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/349/proj_lei_leg_006_2025_placa_em_evanto_patrocinado_com_dinheiro_publico_ernandis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/364/proj_leg_no_009_apresentacao_de_relatorio_das_obras_-_ernandis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_no_008-2025_-_doacao_de_lotes_para_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_no_028-2025_-_desafetacao_de_area_institucional_implantacao_de_unidades_habitacionais_do_programa_novo_pac__sub-50.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/474/projeto_de_lei_no_031-2025..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_no_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_no_003_academia_e_pista_de_caminhad_a_no_ass_ena_raquel_ass_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/327/ind_006_quebra_mola_na_rua_das_papoulas_carlos_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_no_010_construir_banheiros_no_tio_teco_carlos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_no_020_reforma_do_paquinho_da_praca_central_remy.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_no_023_instalar_parquinho_na_praca_07_weslei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_no_024_quebra_molas_em_frente_a_creche_ernandis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_no_34_estacionamento_diagonal_na_avenida_dante_martins_manoel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_no_036_identificar_as_fazendas_com_plaas_que_marquem_a_quilometragem..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_no_037_caminhao_pipa_para_o_assentamento_ena_raquel_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_no_038_placas_indicativas_nos_rios_e_corregos_manoel.pdf.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/441/indicacao_no_041_contorno_viario_weslei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/447/indicacao_no_045_asfaltar_a_continuacao_da_milton_reis_manoel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/448/indicacao_no_046_asfaltar_trecho_da_navel_ate_mt225_manoel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/466/indicacao_no_054_a_instalar_telas_ou_grades_na_quadra_da_praca_17_de_novembro_manoel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_002_terraceiro_raquel_ass.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>