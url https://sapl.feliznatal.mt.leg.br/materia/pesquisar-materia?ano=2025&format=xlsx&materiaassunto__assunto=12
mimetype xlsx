--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -54,169 +54,169 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Câmara de Vereadores - CVFN</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/341/proj_leg_no_003-2025_termo_fomento_radio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/341/proj_leg_no_003-2025_termo_fomento_radio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 003/2025_x000D_
 De 11 de fevereiro de 2025. Autoriza o Poder Legislativo Municipal a conceder Termo de Fomento a Associação Comunitária, Cultural e Folclórica de Feliz Natal Mato Grosso, e dá outras providencias.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no_002-2025_-_termo_de_fomento_radio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no_002-2025_-_termo_de_fomento_radio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 002/2025_x000D_
 DATA: 30 DE JANEIRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO COMUNITÁRIA, CULTURAL E FOLCLÓRICA DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_no_005-2025_-_termo_de_fomento_com_a_comunidade_terapeutica_emanuel_deus_conosco_-_ctedc..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_no_005-2025_-_termo_de_fomento_com_a_comunidade_terapeutica_emanuel_deus_conosco_-_ctedc..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 005/2025_x000D_
 DATA: 06 DE FEVEREIRO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A COMUNIDADE TERAPÊUTICA EMANUEL DEUS CONOSCO - CTEDC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_015-2025_-_termo_de_fomento_com_a_organizacao_amigos_do_meio_ambiente_e_ser_humano__oamash__lar_do_idoso_sao_francisco.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_015-2025_-_termo_de_fomento_com_a_organizacao_amigos_do_meio_ambiente_e_ser_humano__oamash__lar_do_idoso_sao_francisco.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 015/2025 DATA: 05 DE MAIO DE 2025. SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ORGANIZAÇÃO AMIGOS DO MEIO AMBIENTE E SER HUMANO – OAMASH, LAR DO IDOSO SÃO FRANCISCO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_no_018-2025_-_termo_de_fomento_com_a_associacao_de_trilheiros_recrutas_da_moita.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_no_018-2025_-_termo_de_fomento_com_a_associacao_de_trilheiros_recrutas_da_moita.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 018/2025_x000D_
 DATA: 15 DE MAIO DE 2025._x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE TRILHEIROS RECRUTAS DA MOITA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_lei_no_019-2025_-_cria_estradas_no_assentamento_ena..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_lei_no_019-2025_-_cria_estradas_no_assentamento_ena..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2025_x000D_
 DATA: 22 DE MAIO DE 2025_x000D_
 SÚMULA: CRIA ESTRADAS MUNICIPAIS E DEFINE ÁREAS PÚBLICAS DE POSSE DO MUNICÍPIO, NO ASSENTAMENTO ENA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_no_020-2025_-_termo_de_fomento_com_a_associacao_clube_da_3o_idade_esperanca_viva..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_no_020-2025_-_termo_de_fomento_com_a_associacao_clube_da_3o_idade_esperanca_viva..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 020/2025_x000D_
 DATA: 22 DE MAIO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO CLUBE DA 3º IDADE ESPERANÇA VIVA DE FELIZ NATAL – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_023-2025_-_termo_de_fomento_com_a_c.d.c.e._-_escola_estadual_andre_antonio_maggi.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_023-2025_-_termo_de_fomento_com_a_c.d.c.e._-_escola_estadual_andre_antonio_maggi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 023/2025_x000D_
 DATA: 26 DE JUNHO DE 2025_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A C.D.C.E. - ESCOLA ESTADUAL ANDRÉ ANTONIO MAGGI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_024-2025_-_termo_de_fomento_com_o_instituto_impulsione_seu_futuro..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_024-2025_-_termo_de_fomento_com_o_instituto_impulsione_seu_futuro..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 024/2025 Data: 09 de Julho de 2025  Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento com O Instituto Impulsione Seu Futuro, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -523,68 +523,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/341/proj_leg_no_003-2025_termo_fomento_radio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no_002-2025_-_termo_de_fomento_radio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_no_005-2025_-_termo_de_fomento_com_a_comunidade_terapeutica_emanuel_deus_conosco_-_ctedc..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_015-2025_-_termo_de_fomento_com_a_organizacao_amigos_do_meio_ambiente_e_ser_humano__oamash__lar_do_idoso_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_no_018-2025_-_termo_de_fomento_com_a_associacao_de_trilheiros_recrutas_da_moita.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_lei_no_019-2025_-_cria_estradas_no_assentamento_ena..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_no_020-2025_-_termo_de_fomento_com_a_associacao_clube_da_3o_idade_esperanca_viva..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_023-2025_-_termo_de_fomento_com_a_c.d.c.e._-_escola_estadual_andre_antonio_maggi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_024-2025_-_termo_de_fomento_com_o_instituto_impulsione_seu_futuro..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/341/proj_leg_no_003-2025_termo_fomento_radio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/324/projeto_de_lei_no_002-2025_-_termo_de_fomento_radio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_no_005-2025_-_termo_de_fomento_com_a_comunidade_terapeutica_emanuel_deus_conosco_-_ctedc..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_de_lei_no_015-2025_-_termo_de_fomento_com_a_organizacao_amigos_do_meio_ambiente_e_ser_humano__oamash__lar_do_idoso_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/426/projeto_de_lei_no_018-2025_-_termo_de_fomento_com_a_associacao_de_trilheiros_recrutas_da_moita.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/428/projeto_de_lei_no_019-2025_-_cria_estradas_no_assentamento_ena..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/429/projeto_de_lei_no_020-2025_-_termo_de_fomento_com_a_associacao_clube_da_3o_idade_esperanca_viva..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_no_023-2025_-_termo_de_fomento_com_a_c.d.c.e._-_escola_estadual_andre_antonio_maggi.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/449/projeto_de_lei_no_024-2025_-_termo_de_fomento_com_o_instituto_impulsione_seu_futuro..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="214.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="213.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="250.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>