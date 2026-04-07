--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -54,113 +54,113 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Crisomar Vieira de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/420/proj_lei_leg_011-2025_institui_o_banco_comunitario_de_cadeiras_de_rodas_-_vieira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/420/proj_lei_leg_011-2025_institui_o_banco_comunitario_de_cadeiras_de_rodas_-_vieira.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 011/2025 - Institui o Banco Comunitário de Cadeiras de Rodas e Similares no Município de Feliz Natal – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2025_x000D_
 DATA: 30 DE JANEIRO DE 2025_x000D_
 SÚMULA: RATIFICA A PARTICIPAÇÃO DO MUNICÍPIO E AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE RATEIO COM O CONSÓRCIO PÚBLICO DE SAÚDE VALE DO TELES PIRES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no_035_aquisicao_de_aparelho_de_raio_x_odontologico_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no_035_aquisicao_de_aparelho_de_raio_x_odontologico_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2025 - Disponibilizar um Aparelho de Raio X para atender os pacientes das Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Remy de Souza Alves Correa, Adriana de Souza Silva Dias, Carlos Francisco dos Santos, Crisomar Vieira de Carvalho, Ernandis Quadros Alves, Flávio André Caldeira, Manoel Aparecido Nazário, Raquel Pires da Silva Roll, Weslei Ricardo Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_apoio_001-2025_remy.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_apoio_001-2025_remy.pdf</t>
   </si>
   <si>
     <t>Moção de Apoioº 001/2025 Requeiro, nos termos regimentais da Câmara dos Vereadores, a aprovação de Moção de Apoio ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -467,68 +467,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/420/proj_lei_leg_011-2025_institui_o_banco_comunitario_de_cadeiras_de_rodas_-_vieira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no_035_aquisicao_de_aparelho_de_raio_x_odontologico_adriana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_apoio_001-2025_remy.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/420/proj_lei_leg_011-2025_institui_o_banco_comunitario_de_cadeiras_de_rodas_-_vieira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/323/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_no_035_aquisicao_de_aparelho_de_raio_x_odontologico_adriana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_apoio_001-2025_remy.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="213.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="194.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>