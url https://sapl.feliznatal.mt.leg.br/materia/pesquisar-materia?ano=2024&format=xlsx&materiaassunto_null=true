--- v0 (2026-02-21)
+++ v1 (2026-04-07)
@@ -54,1559 +54,1559 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Câmara de Vereadores - CVFN</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/172/proj_lei_legislativo_001-2024_termo_fomento_radio_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/172/proj_lei_legislativo_001-2024_termo_fomento_radio_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 001/2024 Autoriza o Poder Legislativo Municipal a conceder Termo de Fomento a Associação Comunitária Cultural e Folclórica de Feliz Natal MT., e da outras providencias.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/180/proj_leg_02-2024__institui_auxilio_saude_aos_servidores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/180/proj_leg_02-2024__institui_auxilio_saude_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Institui o programa de assistência à saúde suplementar para servidores da Câmara Municipal de Feliz Natal - MT.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/183/proj_leg_03-2024_institui_estacionamento_rotativo_farmacias.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/183/proj_leg_03-2024_institui_estacionamento_rotativo_farmacias.pdf</t>
   </si>
   <si>
     <t>Disciplina o estacionamento temporário e rotativo de veículos em frente às farmácias, drogarias e estabelecimentos similares e dá outras providências</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/184/proj_leg_04-2024_obriga_empresas_terceirizadas_garantir_pgto_funcionarios.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/184/proj_leg_04-2024_obriga_empresas_terceirizadas_garantir_pgto_funcionarios.pdf</t>
   </si>
   <si>
     <t>“Institui mecanismos, nos contratos de prestação de serviços continuados com uso de mão de obra terceirizada, celebrados pelos órgãos da Administração Direta e Indireta do Município de Feliz Natal - MT, a fim de garantir o cumprimento das obrigações trabalhistas, e dá outras providências”.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/185/proj_leg_05-2024_cria_brasao_oficial_camara_de_feliz_natal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/185/proj_leg_05-2024_cria_brasao_oficial_camara_de_feliz_natal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Brasão Oficial da Câmara Municipal de Vereadores de Feliz Natal – MT e dá outras providências</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/186/proj_leg_06-2024_cria_dotacao_e_credito_especial_camara_de_feliz_natal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/186/proj_leg_06-2024_cria_dotacao_e_credito_especial_camara_de_feliz_natal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 006/2024 - “Dispõe sobre a criação de  novas Dotações Orçamentárias e dá outras providencias”.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/190/proj_leg_007_-_2024_altera_avenida_brasil_p_natalino_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/190/proj_leg_007_-_2024_altera_avenida_brasil_p_natalino_passador.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº007/2024_x000D_
 DATA: 07 de março de 2024._x000D_
 SÚMULA: Altera o nome da Avenida Brasil, passando a constar com o nome de Avenida Natalino Passador.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Flávio André Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/204/proj_leg_08-2024_autoriza_conceder_isencao_de_iptu_e_agua_ao_clube_da_terceira_idade.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/204/proj_leg_08-2024_autoriza_conceder_isencao_de_iptu_e_agua_ao_clube_da_terceira_idade.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 009/2024_x000D_
 SÚMULA: “Autoriza o Poder Executivo a conceder isenção de IPTU e Água ao Clube Terceira Idade Esperança Viva”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Felipe Reinehr Faganello</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/215/proj_leg_09-2024_autoriza_o_poder_executivo_a_conceder_isencao_de_iptu_e_agua_a_pessoas_com_tea_transtorno_do_espectro_autista.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/215/proj_leg_09-2024_autoriza_o_poder_executivo_a_conceder_isencao_de_iptu_e_agua_a_pessoas_com_tea_transtorno_do_espectro_autista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 009/2024 -SÚMULA: “Autoriza o Poder Executivo a conceder isenção de IPTU e água a pessoas com TEA (Transtorno do Espectro Autista)”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Odenilio Moreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/216/proj_leg_10-2024_cria_mais_um_cargo_de_agente_legislativo_de_copa_e_limpeza.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/216/proj_leg_10-2024_cria_mais_um_cargo_de_agente_legislativo_de_copa_e_limpeza.docx</t>
   </si>
   <si>
     <t>Altera a Lei 536\2015, Que dispõe sobre o PCCS da Câmara Municipal de Feliz Natal - MT.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/221/proj_leg_11-2024_nova_lei_diarias.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/221/proj_leg_11-2024_nova_lei_diarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 011/2024, Dispõe sobre as viagens oficiais e a concessão de diárias aos vereadores e servidores do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/246/proj_leg_12-2024_subsidio_prefeito_secretarios_e_vereadores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/246/proj_leg_12-2024_subsidio_prefeito_secretarios_e_vereadores.pdf</t>
   </si>
   <si>
     <t>projeto de Lei Legislativo nº 012/2024._x000D_
 Data: 25 de junho de 2024._x000D_
 Ementa: Estabelece o subsidio do prefeito municipal, do vice prefeito, dos secretários municipais e dos vereadores, e dá outras providencias.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Raimundo Pedro Pinto Raposo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/248/proj_leg_13-2024_altera_lei_menor_aprendiz.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/248/proj_leg_13-2024_altera_lei_menor_aprendiz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 013/2024_x000D_
 Ementa: “Cria o Art. 13 na Lei Municipal nº 841/2022, e dá outra providencias”.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_legislativo_14-2024_institui_dia_familia_crista.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_legislativo_14-2024_institui_dia_familia_crista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 014/2024_x000D_
 SÚMULA: Institui o “Dia da Família Cristã” no município de Feliz Natal, e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/257/proj_leg_15-2024_autoriza_o_poder_executivo_a_conceder_isancao_de_iptu_e_agua_a_pessoas_portadoras_de_necessidades_especiais.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/257/proj_leg_15-2024_autoriza_o_poder_executivo_a_conceder_isancao_de_iptu_e_agua_a_pessoas_portadoras_de_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 015/2024. “AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DE IPTU E ÁGUA A PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS”.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/259/proj_leg_16-2024_torna_utilizade_publica_associacao_dos_trabalhadores_rurais_vale_dos_sonhos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/259/proj_leg_16-2024_torna_utilizade_publica_associacao_dos_trabalhadores_rurais_vale_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 16/2024_x000D_
  DATA: 15 DE AGOSTO DE 2024._x000D_
  Ementa: “Declara De Utilidade Pública a Associação dos Trabalhadores Rurais Vale dos Sonhos”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/273/proj_leg_17-2024_fogos_artificio_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/273/proj_leg_17-2024_fogos_artificio_adriana.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 017/2024_x000D_
 SÚMULA: “Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Feliz Natal - MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Plenario - PL</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_lei_legislativo_018-_2024_altera_nome_praca_9_p_marli_tack-_branco.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_lei_legislativo_018-_2024_altera_nome_praca_9_p_marli_tack-_branco.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 018/2024, ALTERA O NOME DA PRAÇA 09, PASSANDO A CONSTAR COM O NOME DE MARLI TACK.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/293/proj_leg_19-2024_lei_requisitos_declarar_utilizade_publica.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/293/proj_leg_19-2024_lei_requisitos_declarar_utilizade_publica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 019/2024, Dispõe sobre normas para a concessão de título de reconhecimento de utilidade pública no município de Feliz Natal/MT/ e dá outras providências.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_20-2024_-_institui_13o_e_ferias_vereadores_e_prefeito.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_20-2024_-_institui_13o_e_ferias_vereadores_e_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  LEGISLATIVO N° 020/2024 _x000D_
 SÚMULA: “Dispõe sobre a concessão de Férias e 13º Salário ao Prefeito, Vice-Prefeito e Vereadores, do Município de Feliz Natal – MT”, e dá outras providências”.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_001_-_contas_de_governo_2022.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_001_-_contas_de_governo_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2024 - Aprova as Contas Anuais de Governo da Prefeitura municipal de Feliz Natal - MT.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_decreto_002_-_contas_de_governo_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_decreto_002_-_contas_de_governo_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 002/2024, Aprova as Contas Anuais  de Governo da Prefeitura Municipal de Feliz Natal/MT, relativas ao exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Legislativo Municipal - LM</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_resolucao_002_2024_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_resolucao_002_2024_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a conceder reajuste de vencimento aos vereadores e aos servidores da Câmara Municipal de Feliz Natal/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_resolucao_03-2024_uso_veiculo_camara.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_resolucao_03-2024_uso_veiculo_camara.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº003/2024, Regulamenta o uso do veículo do Poder Legislativo Municipal de Feliz Natal-MT.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_04-2024_institui_contrato_verbal_para_pequenas_compras.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_04-2024_institui_contrato_verbal_para_pequenas_compras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 004/2024._x000D_
 SÚMULA: REGULAMENTA NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, O DISPOSTO NO § 2º DO ART. 95 DA LEI 14.133/2021 PARA INSTITUIR O CONTRATO VERBAL PARA PEQUENAS COMPRAS OU O DE PRESTAÇÃO DE SERVIÇOS DE PRONTO PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_resolucao_no_05-2024_institui_teletrabalho.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_resolucao_no_05-2024_institui_teletrabalho.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº Regulamenta no Âmbito do Poder Legislativo Municipal, Regime Especial de Teletrabalho aos Servidores portadores de doenças crônicas, aos servidores que possuírem filhos, cônjuges ou pais com deficiências ou doenças crônicas.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 006/2024, Dispõe sobre autorização para concessão de Cestas Natalinas aos Servidores e Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/299/proj_resolucao_no_07-2024_altera_calendario_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/299/proj_resolucao_no_07-2024_altera_calendario_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 006/2023.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/302/proj_resolucao_no__08-2024_altera_regimento.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/302/proj_resolucao_no__08-2024_altera_regimento.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 008/2024, Altera o caput e o § 1º do Artigo 9º do Regimento Interno da Câmara Municipal de Feliz Natal - MT.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_resolucao_no_09-2024_calendario_2025.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_resolucao_no_09-2024_calendario_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 009/2024 - Fixa o Calendário Legislativo para o ano de 2025</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_complementar_no_001-2024_-_homologacao_da_reavliacao_atuarial_2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_complementar_no_001-2024_-_homologacao_da_reavliacao_atuarial_2024.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 001/2024_x000D_
 DATA: 22 DE MARÇO DE 2024_x000D_
 SÚMULA: DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO ATUARIAL DE 2024, FIXA O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, CUSTEADO PELO ENTE FEDERATIVO, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MTP Nº 1.467, DE 02 JUNHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_complementar_no_002.2024_-_pccs_da_assistencia_social_versao_25.03.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_complementar_no_002.2024_-_pccs_da_assistencia_social_versao_25.03.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2024 - Dispõe sobre o Plano de Cargos Carreira e vencimentos dos Servidores Públicos do Sistema Único de Assistência Social do município de Feliz Natal MT e dá outras providencias.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_complementar_no_005.2024_-_altera_lei_complementar_037.2015_e_anexos_-_pccs_da_adm._geral_versao_21-03-24.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_complementar_no_005.2024_-_altera_lei_complementar_037.2015_e_anexos_-_pccs_da_adm._geral_versao_21-03-24.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2024_x000D_
 DATA: 01 DE ABRIL DE 2024_x000D_
 SÚMULA: ALTERA AS DISPOSIÇÕES PREVISTAS NA LEI COMPLEMENTAR N° 037/2015 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_no_006.2024_-_altera_percentual_psicopedagogo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_no_006.2024_-_altera_percentual_psicopedagogo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar  nº 006/2024, Altera o inciso IV do artigo 60 da Lei Complementar nº 87 de 06 de maio de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_complementar_no_007.2024_-_altera_a_funcao_para_psicopedagogo_social.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_complementar_no_007.2024_-_altera_a_funcao_para_psicopedagogo_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 007/2024, Altera o anexo I e VI da Lei Complementar nº 86 de maio de 2024, e dá outras proviodências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_complementar_no_008.2024_-_alterar_para_psicopedagogo_clinico.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_complementar_no_008.2024_-_alterar_para_psicopedagogo_clinico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 008/2024, Altera o anexo I e VI da Lei Complementar nº 88 de 06 de maio de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PMFN</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_complementar_no_009_-_2024_-_unificacao_de_matriculas.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_complementar_no_009_-_2024_-_unificacao_de_matriculas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 021/2024_x000D_
 DATA: 27 DE JUNHO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CELEBRAR TERMO DE FOMENTO_x000D_
 COM A ASSOCIAÇÃO CLUBE DA 3ª IDADE_x000D_
 ESPERANÇA VIVA DE FELIZ NATAL, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_complementar_no_010_-_2024_-_altera_os_vencimentos_dos_tecnicos_e_auxiliar_de_odontologia.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_complementar_no_010_-_2024_-_altera_os_vencimentos_dos_tecnicos_e_auxiliar_de_odontologia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 010/2024_x000D_
 DATA: 20 DE JUNHO DE 2024_x000D_
 SÚMULA: ALTERA O ANEXO I DA LEI_x000D_
 COMPLEMENTAR Nº 088 DE 06 DE MAIO DE_x000D_
 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_002-2024_-_termo_de_fomento_-_radio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_002-2024_-_termo_de_fomento_-_radio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 002/2024_x000D_
 DATA: 01 DE FEVEREIRO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO COMUNITÁRIA, CULTURAL E FOLCLÓRICA DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_003-2024_-_termo_de_fomento_-_a.a.4.p.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_003-2024_-_termo_de_fomento_-_a.a.4.p.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 003/2024_x000D_
 DATA: 01 DE FEVEREIRO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO AMOR DE 4 PATAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_no_004-2024_-_termo_de_fomento_-_apae.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_no_004-2024_-_termo_de_fomento_-_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 004/2024_x000D_
 DATA: 01 DE FEVEREIRO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_005-2024_-_termo_de_fomento_-_a.a.f.n..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_005-2024_-_termo_de_fomento_-_a.a.f.n..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2023_x000D_
 DATA: 15 DE FEVEREIRO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS ACADÊMICOS DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_006-2024_-_termo_de_fomento_-_a.f.m.b.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_006-2024_-_termo_de_fomento_-_a.f.m.b.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2024_x000D_
 DATA: 15 DE FEVEREIRO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO FREI MIGUEL BOTTACIN DE APOIO AO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_lei_no_007-2024_-_credito_adicional_-_r_5._00000.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_lei_no_007-2024_-_credito_adicional_-_r_5._00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2024_x000D_
 DATA: 22 DE MARÇO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2024 NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_no_009-2024_-_gleba_rio_ferrro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_no_009-2024_-_gleba_rio_ferrro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2024 - Dispõe sobre a denominação de via pública o loteamento "Gleba Rio Ferro" localizado no perímetro urbano no município de Feliz Natal e dá outras providencias.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_no_010-2024_-_termo_de_fomento_-_a.m.b.b.v..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_no_010-2024_-_termo_de_fomento_-_a.m.b.b.v..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 010/2024 -  Autoriza o Poder Executivo municipal a celebrar Termo de Fomento com a Associação dos Moradores do Bairro Bela Vista A.M.B.B.V. e dá outras providencias.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_no_011-2024_-_acordo_de_cooperacao_de_interesse_publico_ambbv.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_no_011-2024_-_acordo_de_cooperacao_de_interesse_publico_ambbv.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2024 - Autoriza o Poder Executivo municipal a celebrar acordo de Cooperação para a consecução de finalidade de interesse público e recíproco com entidade civil sem fins lucrativos e dá outras providencias.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_012-2024_-_termo_de_fomento_-_conseg.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_012-2024_-_termo_de_fomento_-_conseg.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2024 - Autoriza o Poder Executivo municipal a celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública em Feliz Natal - CONSEG e dá outras providencias.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_013-2024_-_orcamento.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_013-2024_-_orcamento.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2024, Dispõe sobre a abertura de crédito adicional e especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_014-2024_-_orcamento.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_014-2024_-_orcamento.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº014/2024, Abertura de crédito adicional especial no orçamento financeiro do exercício de 2024.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_no_015-2024_-_sistema_de_inspecao_por_consorcio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_no_015-2024_-_sistema_de_inspecao_por_consorcio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2024_x000D_
 DATA: 09 DE MAIO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A FIRMAR CONTRATO DE_x000D_
 PROGRAMA COM O CONSÓRCIO_x000D_
 INTERMUNICIPAL DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, SOCIAL E AMBIENTAL ALTO_x000D_
 TELES PIRES – CIDESA, COM O OBJETIVO_x000D_
 DE EXECUÇÃO DO SERVIÇO DE INSPEÇÃO_x000D_
 MUNICIPAL DE FORMA ASSOCIADA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_017-2024_-_lei_do_suas.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_017-2024_-_lei_do_suas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017/2024, Dispõe sobre o Sistema Único de Assistência Social Suas , do município de Feliz Natal - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_lei_no_018-2024_-_doacao_de_veiculo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_lei_no_018-2024_-_doacao_de_veiculo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°018/2024_x000D_
 DATA: 23 DE MAIO DE 2024._x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL DE FELIZ NATAL, MATO GROSSO,_x000D_
 CELEBRAR TERMO DE DOAÇÃO COM A CÂMARA_x000D_
 MUNICIPAL DE VEREADORES DO MUNICÍPIO DE_x000D_
 FELIZ NATAL, MATO GROSSO, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Plenario - PL, Prefeitura Municipal - PMFN</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_019-2024_-_altera_a_lei_no_936_conseg.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_019-2024_-_altera_a_lei_no_936_conseg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 019/2024_x000D_
 DATA: 23 DE MAIO DE 2024_x000D_
 SÚMULA: ALTERA O ARTIGO 1º DA LEI Nº_x000D_
 936/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_020-2024_-_remuneracao_conselho_tutelar.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_020-2024_-_remuneracao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2024, Fixa o vencimento dos Conselheiros Tutelares, e dá outras providências, em regime de urgência.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_021-2024_-_termo_de_fomento_ass._dos_idosos_r_15.00000.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_021-2024_-_termo_de_fomento_ass._dos_idosos_r_15.00000.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_023_-_2024_-__termo_de_fomento_ass._de_pais_e_amigos_dos_excepcionais.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_023_-_2024_-__termo_de_fomento_ass._de_pais_e_amigos_dos_excepcionais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 023/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE FELIZ NATAL - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_024_-_2024_-_limpeza_em_imoveis_-_expofeliz_2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_024_-_2024_-_limpeza_em_imoveis_-_expofeliz_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A EXECUTAR SERVIÇOS DE LIMPEZA EM IMÓVEIS PARTICULARES CEDIDOS A TÍTULO GRATUITO PARA REALIZAÇÃO DA EXPOFELIZ 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_no_025-2024_-_loteamento_gleba_rio_ferro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_no_025-2024_-_loteamento_gleba_rio_ferro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: ALTERA O ARTIGO 1º E INCISO I DA LEI Nº 933/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_no_026_-_2024_dispoe_sobre_a_metragem_de_via_publica_no_loteamento_residencial_viver_melhor.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_no_026_-_2024_dispoe_sobre_a_metragem_de_via_publica_no_loteamento_residencial_viver_melhor.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: DISPÕE SOBRE AS METRAGENS DE VIAS PÚBLICA NO LOTEAMENTO RESIDENCIAL “VIVER MELHOR” LOCALIZADO NO PERÍMETRO URBANO DO MUNICÍPIO DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_no_027_-_2024_termo_de_fomento_lei_aldir_blanc_-_radio_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_no_027_-_2024_termo_de_fomento_lei_aldir_blanc_-_radio_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 027/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO COMUNITÁRIA, CULTURAL E FOLCLÓRICA DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_028_-_2024_-_termo_de_fomento_com_a_associacao_dos_moradores_do_bairro_bela_vista__a._m._b._b._v_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_028_-_2024_-_termo_de_fomento_com_a_associacao_dos_moradores_do_bairro_bela_vista__a._m._b._b._v_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 028/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS MORADORES DO BAIRRO BELA VISTA – A. M. B. B. V., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_no_029_-_2024_termo_de_fomento_-_cdl.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_no_029_-_2024_termo_de_fomento_-_cdl.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 029/2024_x000D_
 DATA: 22 DE AGOSTO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A CÂMARA DE DIRIGENTES LOJISTAS DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_no_030_-_2024_-_altera_o__1o_do_art.1o_da_lei_no_936-2024_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_no_030_-_2024_-_altera_o__1o_do_art.1o_da_lei_no_936-2024_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 030/2024_x000D_
 DATA: 23 DE AGOSTO DE 2024_x000D_
 SÚMULA: ALTERA O § 1º DO ART.1º DA LEI Nº 936/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2024 DATA: 31 DE OUTUBRO DE 2024_x000D_
 SÚMULA: DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_036_-_2024_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_e_a_transferencia_de_saldos_orcamentario_na_loa..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_036_-_2024_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_e_a_transferencia_de_saldos_orcamentario_na_loa..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2024_x000D_
 DATA: 31 DE OUTUBRO DE 2024_x000D_
 SÚMULA: AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS, REMANEJAMENTO, TRANSPOSIÇÃO, REALOCAÇÃO E A TRANSFERÊNCIA DE SALDOS ORÇAMENTÁRIO NA LOA – LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE FELIZ NATAL PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2024 - LOA_x000D_
 DATA: 31 DE OUTUBRO DE 2024_x000D_
 SÚMULA: ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FELIZ NATAL_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_038_-_2024_-_institui_o_procon_municipal_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_038_-_2024_-_institui_o_procon_municipal_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038/2024_x000D_
 DATA: 31 DE OUTUBRO DE 2024._x000D_
 SÚMULA: INSTITUI O PROCON MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_039_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias_.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_039_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 039/2024, Dispõe sobre a abertura de crédito especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_040_-_2024_-_altera_o_art._2o_da_lei_730-2021_e_da_outras_providencias_.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_040_-_2024_-_altera_o_art._2o_da_lei_730-2021_e_da_outras_providencias_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 040/2024, Altera o Art. 2º da Lei 730/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_041_-_2024_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_fmt_junto_a_secretaria_infraestrutura_e_obras_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_041_-_2024_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_fmt_junto_a_secretaria_infraestrutura_e_obras_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2024  _x000D_
 DATA: 29 DE NOVEMBRO DE 2024_x000D_
 SÚMULA: DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO À SECRETARIA DE INFRAESTRUTURA E OBRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_042_-_2024_-_acordo_de_cooperacao_com_a_associacao_dos_moradores_do_bairro_bela_vista_-_a.m.b.b.v.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_042_-_2024_-_acordo_de_cooperacao_com_a_associacao_dos_moradores_do_bairro_bela_vista_-_a.m.b.b.v.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2024, AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO PARA A CONSECUÇÃO DE FINALIDADE DE INTERESSE PÚBLICO E RECÍPROCO COM ENTIDADE CIVIL SEM FINS LUCRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_043_-_2024_-_autoriza_o_poder_executivo_a_contratar_servidores_por_prazo_determinado_atraves_de_processo_seletivo_simplificad.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_043_-_2024_-_autoriza_o_poder_executivo_a_contratar_servidores_por_prazo_determinado_atraves_de_processo_seletivo_simplificad.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2024, AUTORIZA O PODER EXECUTIVO A CONTRATAR SERVIDORES POR PRAZO DETERMINADO ATRAVÉS DE PROCESSO SELETIVO SIMPLICIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_no_044_-_2024_-_altera_o_caput_do_artigo_137_da_lei_no_312-2009_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_no_044_-_2024_-_altera_o_caput_do_artigo_137_da_lei_no_312-2009_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°044/2024_x000D_
 DATA: 29 DE NOVEMBRO DE 2024_x000D_
 SÚMULA: ALTERA O CAPUT DO ARTIGO 137 DA LEI Nº 312/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no_045_-_2024_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no_045_-_2024_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2024_x000D_
 DATA: 29 DE NOVEMBRO DE 2024_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE SALARIAL AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_no_046_-_2024_-_autoriza_abertura_de_credito_adicional_suplementar_ate_o_limite_de_5_cinco__por_cento_do_valor_total_fixado_na_lei_municipal_n_912-2023..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_no_046_-_2024_-_autoriza_abertura_de_credito_adicional_suplementar_ate_o_limite_de_5_cinco__por_cento_do_valor_total_fixado_na_lei_municipal_n_912-2023..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2024_x000D_
 DATA: 29 DE NOVEMBRO DE 2024_x000D_
 SÚMULA: “AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR ATÉ O LIMITE DE 5% (CINCO  POR CENTO) DO VALOR TOTAL FIXADO NA LEI MUNICIPAL N° 912/2023, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/242/lei_no_946-2024_-_doacao_de_veiculo_entre_prefeitura_e_camara.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/242/lei_no_946-2024_-_doacao_de_veiculo_entre_prefeitura_e_camara.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 946/2024, Autoriza o Poder Executivo Municipal de Feliz Natal, Mato Grosso, celebrar Termo de Doação com a Câmara Municipal de Vereadores do Município der Feliz Natal, Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/241/lei_no_947-2024_-_altera_o_aartigo_1o_da_lei_936-2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/241/lei_no_947-2024_-_altera_o_aartigo_1o_da_lei_936-2024.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº947/2024, Altera o artigo 1º da Lei nº 936/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marta Dama</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/170/ind_no_002_recursos_parapremiaca_nos_torneios_indigenas_marta.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/170/ind_no_002_recursos_parapremiaca_nos_torneios_indigenas_marta.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2024 - Disponibiliza recursos para aquisição de material esportivo e premiação nos torneios indígenas.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/176/ind_no_004_tecnico_de_enfermagem_p_acompanhar_pacientes_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/176/ind_no_004_tecnico_de_enfermagem_p_acompanhar_pacientes_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2024 - Disponibilizar um Técnico de Enfermagem para acompanhar os pacientes de fazem hemodiálise em Sinop.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/177/ind_no_005_academia_e_pista_de_caminhada_no_tio_teco_andre.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/177/ind_no_005_academia_e_pista_de_caminhada_no_tio_teco_andre.pdf</t>
   </si>
   <si>
     <t>Instalar uma academia ao ar livre e paralelamente construir uma pista e caminhada em torno do Complexo Esportivo Tio Teco.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/178/ind_no_006_construcao_de_vestiarios_ginasio_andre.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/178/ind_no_006_construcao_de_vestiarios_ginasio_andre.pdf</t>
   </si>
   <si>
     <t>Construir vestiários e reformar os banheiros do Ginásio Gerson Antônio.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/181/ind_no_007_construcao_de_rotatoria_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/181/ind_no_007_construcao_de_rotatoria_odenilio.pdf</t>
   </si>
   <si>
     <t>Construir uma rotatória na Avenida das Itaúbas esquina com Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/182/ind_no_008_manutencao_na_quadra_poliesportiva_do_ena_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/182/ind_no_008_manutencao_na_quadra_poliesportiva_do_ena_odenilio.pdf</t>
   </si>
   <si>
     <t>Reformar a quadra Poliesportiva  do Assentamento Ena, junto a Escola Malvina Pescinelli.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/187/ind_no_009_realizar_festival_de_musica_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/187/ind_no_009_realizar_festival_de_musica_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009 - Realizar Festival de Música no município.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/188/ind_no_010_carros_pa_acs_e_ace_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/188/ind_no_010_carros_pa_acs_e_ace_felipe.pdf</t>
   </si>
   <si>
     <t>Indicação 010/2024 - Disponibilizar motocicletas para os Agentes Comunitários de Saúde e Agentes de Endemias.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Manoel Aparecido Nazário</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/197/indi_no_014_sinalizacao_das_ruas_acima_da_prefeitura_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/197/indi_no_014_sinalizacao_das_ruas_acima_da_prefeitura_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2024 -  Sinalizar as ruas localizadas acima da prefeitura.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/198/ind_no_015_reforma_do_telhado_da_ubs_ii_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/198/ind_no_015_reforma_do_telhado_da_ubs_ii_odenilio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2024 - Reformar o telhado da Unidade Básica de Saúde II.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/205/ind_no_016_uniformizar_o_guarda_patrimonial_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/205/ind_no_016_uniformizar_o_guarda_patrimonial_odenilio.pdf</t>
   </si>
   <si>
     <t>Ind nº  016/2024 - Fornecer fardamento para os guardas patrimoniais.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Raimundo Gomes da Silva</t>
   </si>
   <si>
     <t>Indicação nº 017/2024 - Colocar Placar Eletrônico no Ginásio Gerson Antônio.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/214/ind_no_20_aumento_e_cobertura_da_arquibancada_tio_teco_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/214/ind_no_20_aumento_e_cobertura_da_arquibancada_tio_teco_raimundex.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020 - Estender e cobrir a arquibancada do Complexo do Tio Teco.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Fazer uma placa de identificação na quadra do bairro Bela Vista que foi dado o nome de Quadra de Esporte Wagner Fumagalli.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/224/ind_no_022_starlink_nos_veiculos_dos_secretarios_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/224/ind_no_022_starlink_nos_veiculos_dos_secretarios_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2024 - Instalar o equipamento StarLink nos carros dos secretários.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/225/ind_no_023_iluminacao_da_rua_uruguai_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/225/ind_no_023_iluminacao_da_rua_uruguai_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2024 - Fazer o rebaixamento de rede na Rua Uruguai bem como a iluminação pública da mesma.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/226/ind_no_024_iluminacao_da_rua_industrial_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/226/ind_no_024_iluminacao_da_rua_industrial_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2024 - Iluminação e rebaixamento de rede na Rua Industrial</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/227/ind_no_025_perfuracao_de_pocos_artesianos_nas_aldeias_indigenas_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/227/ind_no_025_perfuracao_de_pocos_artesianos_nas_aldeias_indigenas_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 025/2024 - Furar poços artesianos nas aldeias indígenas está ligada a vários fatores que impactam diretamente a qualidade de vida e a sustentabilidade dessas comunidades.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/231/ind_no_026_contratar_farmaceutico_para_finais_de_semana_e_feriados_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/231/ind_no_026_contratar_farmaceutico_para_finais_de_semana_e_feriados_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2024 - Contratar mais um farmacêutico para atender na farmácia do Pronto Atendimento.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/232/ind_no_027_instalar_guarda-sois_no_cmei_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/232/ind_no_027_instalar_guarda-sois_no_cmei_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2024 - Colocar guarda sol no parquinho do CMEI.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/233/ind_no_028_colocar_placas_nos_rios_e_corregos_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/233/ind_no_028_colocar_placas_nos_rios_e_corregos_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/2024 - Placas nos rios  e córregos no território que corresponde ao  município de Feliz Natal MT.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/243/ind_no_029_construcao_de_quarto_na_capela_mortuaria_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/243/ind_no_029_construcao_de_quarto_na_capela_mortuaria_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 029/2024 - Construção de um cômodo (quarto) na capela mortuária.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/252/ind_no_031_lombadas_em_frente_o_parquinho_de_areia_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/252/ind_no_031_lombadas_em_frente_o_parquinho_de_areia_raimundex.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031/2024 - Construção de lombadas em frente o parquinho de areia da Avenida Maravilha.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/255/ind_no_033_trocar_a_cor_do_uniforme_escolar_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/255/ind_no_033_trocar_a_cor_do_uniforme_escolar_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032 - Trocar a cor do uniforme escolar das escolas municipais para o próximo ano letivo.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/256/ind_no_034_faixa_elevada_em_frente_a_igreja_crista_no_brasil_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/256/ind_no_034_faixa_elevada_em_frente_a_igreja_crista_no_brasil_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034 - Construir faixa de travessia elevada em frente  a igreja Congregação Cristã</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/258/ind_no_035_acs_e_assistencia_social_no_vale_dos_sonhos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/258/ind_no_035_acs_e_assistencia_social_no_vale_dos_sonhos.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035 - Disponibilizar Agentes de Saúde e Cadastro dos Moradores do Vale dos Sonhos na Assistência Social</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/271/ind_no_037_cameras_nos_onibus_escolares_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/271/ind_no_037_cameras_nos_onibus_escolares_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/2024 - Instalar câmeras de segurança nos Ônibus escolares do município de Feliz Natal.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/278/ind_no_039_tvs_escola_25_de_dezembro-_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/278/ind_no_039_tvs_escola_25_de_dezembro-_adriana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2024, AQUISIÇÃO DE 10 TVs PARA SALA DE AULAS DA ESCOLA MUNICIPAL 25 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/279/ind_no_040_clinica_odontologica_popular_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/279/ind_no_040_clinica_odontologica_popular_odenilio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/2024 - Implantar uma Clínica Odontológica Popular para baixa renda.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/282/ind_no_042_construir_um_ginasio_no_cruzeirinho_andre.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/282/ind_no_042_construir_um_ginasio_no_cruzeirinho_andre.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042 - Construir um ginásio de esportes na Comunidade Cruzeirinho.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/283/ind_no_043_pista_de_caminhada_na_av._perimetral_norte_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/283/ind_no_043_pista_de_caminhada_na_av._perimetral_norte_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043_Cosntruir Pista de caminhada na Av. Perimetral Norte_Manoel</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_044-2024_-manoel_aparecido_nazario.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_044-2024_-manoel_aparecido_nazario.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/2024, para que sejam tomadas as devidas providências no sentido de fazer uma faixa elevada na Avenida Maravilha em frente à Igreja Presbiteriana Renovada.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_002_acoes_moratoria.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_002_acoes_moratoria.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 002/2024 - Os Vereadores da Câmara Municipal de Feliz Natal – MT no uso de suas atribuições Constitucionais e Regimentais, dirigem-se a Vossa Excelência com a finalidade de apoiar a implementação das medidas apresentadas pelos Prefeitos Municipais na reunião ocorrida em 21 de novembro de 2023, onde se tratou da Moratória da Soja em áreas convertidas legalmente e seus efeitos danosos aos Municípios mato-grossenses.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_no_003-_2024_felipe_raimundos_p_prefeito_verba_impositiva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_no_003-_2024_felipe_raimundos_p_prefeito_verba_impositiva.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 003/2024 - Solicita  relação dos comprovantes de pagamento das Emendas Impositivas deste Órgão Legislativo, dos anos de 2022 (destinadas em 2021) e 2023 (destinadas em 2022), prazo de 15 dias.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 004/2024 - ODENÍLIO MOREIRA SOUSA, vereador do MDB, vem por meio deste solicitar, com base no art. 127, VIII, do Regimento Interno desta Casa de Leis, seja a Sessão Ordinária previamente designada para o dia 05 de agosto de 2024, realizada no dia seguinte (06-08-2024), no mesmo horário.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/291/req_no_005_rquer_o_mapa_digital_e_impresso_da_malha_viaria_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/291/req_no_005_rquer_o_mapa_digital_e_impresso_da_malha_viaria_felipe.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024 Requer mapa digital e impresso das estradas municipais que compõem a malha viária do município de Feliz Natal – MT.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/284/mocao_de_aplauso_no_01-2024_cristina_rosa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/284/mocao_de_aplauso_no_01-2024_cristina_rosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 001/2024 SENHORA CRISTINA ROSA</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/285/mocao_de_aplauso_no_002_-_2024_emanuel_costa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/285/mocao_de_aplauso_no_002_-_2024_emanuel_costa.pdf</t>
   </si>
   <si>
     <t>Emanuel Lima Costa</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/286/mocao_de_aplauso_no_003_-_2024_andrea.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/286/mocao_de_aplauso_no_003_-_2024_andrea.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nº 003/2024 - Andrea Fátima Aparecida Alves</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Oficio Gabinete</t>
   </si>
   <si>
     <t>Resposta do Requerimento nº001/2024.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Encaminhar as Leis Municipais nº946/2024 e 947/2024.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Justificativa ao Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_022-2024_-_institui_a_malha_viaria_das_estradas_nao_pavimentadas_no_municipio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_022-2024_-_institui_a_malha_viaria_das_estradas_nao_pavimentadas_no_municipio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2024_x000D_
 DATA: 04 DE JULHO DE 2024_x000D_
 SÚMULA: INSTITUI A MALHA VIÁRIA DAS_x000D_
 ESTRADAS NÃO PAVIMENTADAS NO MUNICÍPIO_x000D_
 DE FELIZ NATAL-MT, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Contas de Gestão</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/280/contas_de_gestao__exercicio_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/280/contas_de_gestao__exercicio_2023.pdf</t>
   </si>
   <si>
     <t>Contas anuais de Governo - Exercício de 2023</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>PEL</t>
   </si>
   <si>
     <t>Proposta de Emenda Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/260/proposta_de_emenda_legislativa_no_001-2024_-_emenda_prjo_022-2024_-_estradas_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/260/proposta_de_emenda_legislativa_no_001-2024_-_emenda_prjo_022-2024_-_estradas_1.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA LEGISLATIVA Nº 001/2024, AO PROJETO DE LEI Nº 022/2024, QUE INSTITUI A MALHA VIÁRIA DAS ESTRADAS NÃO PAVIMENTADAS NO MUNICÍPIO DE FELIZ NATAL-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Lei de Diretrizes Orçamentárias</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_de_2025_do_municipio_de_feliz_natal..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_de_2025_do_municipio_de_feliz_natal..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2024_x000D_
 DATA: 12 DE SETEMBRO DE 2024._x000D_
 SÚMULA: DISPÕE SOBRE AS DIRETRIZES_x000D_
 PARA A ELABORAÇÃO DA LEI_x000D_
 ORÇAMENTÁRIA DO EXERCÍCIO DE 2025 DO_x000D_
 MUNICÍPIO DE FELIZ NATAL – ESTADO DE_x000D_
 MATO GROSSO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2024_x000D_
 DATA: 31 DE OUTUBRO DE 2024_x000D_
 SÚMULA: ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FELIZ NATAL_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>Plano Plurianual</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_033_-_2024_-_plano_plurianual_para_o_quadrienio_2022-2025_do_municipio_de_feliz_natal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_033_-_2024_-_plano_plurianual_para_o_quadrienio_2022-2025_do_municipio_de_feliz_natal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2024_x000D_
 DATA: 12 DE SETEMBRO DE 2024._x000D_
 SÚMULA: DISPÕE SOBRE A REVISÃO DO_x000D_
 PPA - PLANO PLURIANUAL PARA O_x000D_
 QUADRIÊNIO 2022-2025 DO MUNICIPIO DE_x000D_
 FELIZ NATAL, ESTADO DE MATO GROSSO,_x000D_
 INSTITUIDO PELA LEI Nº 763/2021 DE_x000D_
 15 DE SETEMBRO DE 2021, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/234/mocaoapoio_001-2024.doc</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/234/mocaoapoio_001-2024.doc</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de Moção de Apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina - CFM, iniciando com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido conselho e mantido em suas atribuições.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Organica</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/298/projeto_de_emenda_a_lei_organica_do_municipio_de_feliz_natal_001_-_2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/298/projeto_de_emenda_a_lei_organica_do_municipio_de_feliz_natal_001_-_2024.pdf</t>
   </si>
   <si>
     <t>Altera o texto do Artigo 47 da Lei Orgânica do município de Feliz Natal MT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1913,68 +1913,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/172/proj_lei_legislativo_001-2024_termo_fomento_radio_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/180/proj_leg_02-2024__institui_auxilio_saude_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/183/proj_leg_03-2024_institui_estacionamento_rotativo_farmacias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/184/proj_leg_04-2024_obriga_empresas_terceirizadas_garantir_pgto_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/185/proj_leg_05-2024_cria_brasao_oficial_camara_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/186/proj_leg_06-2024_cria_dotacao_e_credito_especial_camara_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/190/proj_leg_007_-_2024_altera_avenida_brasil_p_natalino_passador.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/204/proj_leg_08-2024_autoriza_conceder_isencao_de_iptu_e_agua_ao_clube_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/215/proj_leg_09-2024_autoriza_o_poder_executivo_a_conceder_isencao_de_iptu_e_agua_a_pessoas_com_tea_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/216/proj_leg_10-2024_cria_mais_um_cargo_de_agente_legislativo_de_copa_e_limpeza.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/221/proj_leg_11-2024_nova_lei_diarias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/246/proj_leg_12-2024_subsidio_prefeito_secretarios_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/248/proj_leg_13-2024_altera_lei_menor_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_legislativo_14-2024_institui_dia_familia_crista.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/257/proj_leg_15-2024_autoriza_o_poder_executivo_a_conceder_isancao_de_iptu_e_agua_a_pessoas_portadoras_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/259/proj_leg_16-2024_torna_utilizade_publica_associacao_dos_trabalhadores_rurais_vale_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/273/proj_leg_17-2024_fogos_artificio_adriana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_lei_legislativo_018-_2024_altera_nome_praca_9_p_marli_tack-_branco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/293/proj_leg_19-2024_lei_requisitos_declarar_utilizade_publica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_20-2024_-_institui_13o_e_ferias_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_001_-_contas_de_governo_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_decreto_002_-_contas_de_governo_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_resolucao_002_2024_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_resolucao_03-2024_uso_veiculo_camara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_04-2024_institui_contrato_verbal_para_pequenas_compras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_resolucao_no_05-2024_institui_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/299/proj_resolucao_no_07-2024_altera_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/302/proj_resolucao_no__08-2024_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_resolucao_no_09-2024_calendario_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_complementar_no_001-2024_-_homologacao_da_reavliacao_atuarial_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_complementar_no_002.2024_-_pccs_da_assistencia_social_versao_25.03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_complementar_no_005.2024_-_altera_lei_complementar_037.2015_e_anexos_-_pccs_da_adm._geral_versao_21-03-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_no_006.2024_-_altera_percentual_psicopedagogo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_complementar_no_007.2024_-_altera_a_funcao_para_psicopedagogo_social.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_complementar_no_008.2024_-_alterar_para_psicopedagogo_clinico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_complementar_no_009_-_2024_-_unificacao_de_matriculas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_complementar_no_010_-_2024_-_altera_os_vencimentos_dos_tecnicos_e_auxiliar_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_002-2024_-_termo_de_fomento_-_radio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_003-2024_-_termo_de_fomento_-_a.a.4.p.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_no_004-2024_-_termo_de_fomento_-_apae.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_005-2024_-_termo_de_fomento_-_a.a.f.n..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_006-2024_-_termo_de_fomento_-_a.f.m.b.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_lei_no_007-2024_-_credito_adicional_-_r_5._00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_no_009-2024_-_gleba_rio_ferrro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_no_010-2024_-_termo_de_fomento_-_a.m.b.b.v..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_no_011-2024_-_acordo_de_cooperacao_de_interesse_publico_ambbv.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_012-2024_-_termo_de_fomento_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_013-2024_-_orcamento.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_014-2024_-_orcamento.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_no_015-2024_-_sistema_de_inspecao_por_consorcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_017-2024_-_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_lei_no_018-2024_-_doacao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_019-2024_-_altera_a_lei_no_936_conseg.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_020-2024_-_remuneracao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_021-2024_-_termo_de_fomento_ass._dos_idosos_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_023_-_2024_-__termo_de_fomento_ass._de_pais_e_amigos_dos_excepcionais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_024_-_2024_-_limpeza_em_imoveis_-_expofeliz_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_no_025-2024_-_loteamento_gleba_rio_ferro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_no_026_-_2024_dispoe_sobre_a_metragem_de_via_publica_no_loteamento_residencial_viver_melhor.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_no_027_-_2024_termo_de_fomento_lei_aldir_blanc_-_radio_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_028_-_2024_-_termo_de_fomento_com_a_associacao_dos_moradores_do_bairro_bela_vista__a._m._b._b._v_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_no_029_-_2024_termo_de_fomento_-_cdl.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_no_030_-_2024_-_altera_o__1o_do_art.1o_da_lei_no_936-2024_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_036_-_2024_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_e_a_transferencia_de_saldos_orcamentario_na_loa..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_038_-_2024_-_institui_o_procon_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_039_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_040_-_2024_-_altera_o_art._2o_da_lei_730-2021_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_041_-_2024_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_fmt_junto_a_secretaria_infraestrutura_e_obras_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_042_-_2024_-_acordo_de_cooperacao_com_a_associacao_dos_moradores_do_bairro_bela_vista_-_a.m.b.b.v.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_043_-_2024_-_autoriza_o_poder_executivo_a_contratar_servidores_por_prazo_determinado_atraves_de_processo_seletivo_simplificad.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_no_044_-_2024_-_altera_o_caput_do_artigo_137_da_lei_no_312-2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no_045_-_2024_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_no_046_-_2024_-_autoriza_abertura_de_credito_adicional_suplementar_ate_o_limite_de_5_cinco__por_cento_do_valor_total_fixado_na_lei_municipal_n_912-2023..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/242/lei_no_946-2024_-_doacao_de_veiculo_entre_prefeitura_e_camara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/241/lei_no_947-2024_-_altera_o_aartigo_1o_da_lei_936-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/170/ind_no_002_recursos_parapremiaca_nos_torneios_indigenas_marta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/176/ind_no_004_tecnico_de_enfermagem_p_acompanhar_pacientes_adriana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/177/ind_no_005_academia_e_pista_de_caminhada_no_tio_teco_andre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/178/ind_no_006_construcao_de_vestiarios_ginasio_andre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/181/ind_no_007_construcao_de_rotatoria_odenilio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/182/ind_no_008_manutencao_na_quadra_poliesportiva_do_ena_odenilio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/187/ind_no_009_realizar_festival_de_musica_raimundo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/188/ind_no_010_carros_pa_acs_e_ace_felipe.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/197/indi_no_014_sinalizacao_das_ruas_acima_da_prefeitura_manoel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/198/ind_no_015_reforma_do_telhado_da_ubs_ii_odenilio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/205/ind_no_016_uniformizar_o_guarda_patrimonial_odenilio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/214/ind_no_20_aumento_e_cobertura_da_arquibancada_tio_teco_raimundex.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/224/ind_no_022_starlink_nos_veiculos_dos_secretarios_manoel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/225/ind_no_023_iluminacao_da_rua_uruguai_manoel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/226/ind_no_024_iluminacao_da_rua_industrial_manoel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/227/ind_no_025_perfuracao_de_pocos_artesianos_nas_aldeias_indigenas_manoel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/231/ind_no_026_contratar_farmaceutico_para_finais_de_semana_e_feriados_raimundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/232/ind_no_027_instalar_guarda-sois_no_cmei_adriana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/233/ind_no_028_colocar_placas_nos_rios_e_corregos_manoel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/243/ind_no_029_construcao_de_quarto_na_capela_mortuaria_adriana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/252/ind_no_031_lombadas_em_frente_o_parquinho_de_areia_raimundex.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/255/ind_no_033_trocar_a_cor_do_uniforme_escolar_manoel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/256/ind_no_034_faixa_elevada_em_frente_a_igreja_crista_no_brasil_manoel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/258/ind_no_035_acs_e_assistencia_social_no_vale_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/271/ind_no_037_cameras_nos_onibus_escolares_raimundo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/278/ind_no_039_tvs_escola_25_de_dezembro-_adriana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/279/ind_no_040_clinica_odontologica_popular_odenilio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/282/ind_no_042_construir_um_ginasio_no_cruzeirinho_andre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/283/ind_no_043_pista_de_caminhada_na_av._perimetral_norte_manoel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_044-2024_-manoel_aparecido_nazario.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_002_acoes_moratoria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_no_003-_2024_felipe_raimundos_p_prefeito_verba_impositiva.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/291/req_no_005_rquer_o_mapa_digital_e_impresso_da_malha_viaria_felipe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/284/mocao_de_aplauso_no_01-2024_cristina_rosa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/285/mocao_de_aplauso_no_002_-_2024_emanuel_costa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/286/mocao_de_aplauso_no_003_-_2024_andrea.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_022-2024_-_institui_a_malha_viaria_das_estradas_nao_pavimentadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/280/contas_de_gestao__exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/260/proposta_de_emenda_legislativa_no_001-2024_-_emenda_prjo_022-2024_-_estradas_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_de_2025_do_municipio_de_feliz_natal..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_033_-_2024_-_plano_plurianual_para_o_quadrienio_2022-2025_do_municipio_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/234/mocaoapoio_001-2024.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/298/projeto_de_emenda_a_lei_organica_do_municipio_de_feliz_natal_001_-_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/172/proj_lei_legislativo_001-2024_termo_fomento_radio_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/180/proj_leg_02-2024__institui_auxilio_saude_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/183/proj_leg_03-2024_institui_estacionamento_rotativo_farmacias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/184/proj_leg_04-2024_obriga_empresas_terceirizadas_garantir_pgto_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/185/proj_leg_05-2024_cria_brasao_oficial_camara_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/186/proj_leg_06-2024_cria_dotacao_e_credito_especial_camara_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/190/proj_leg_007_-_2024_altera_avenida_brasil_p_natalino_passador.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/204/proj_leg_08-2024_autoriza_conceder_isencao_de_iptu_e_agua_ao_clube_da_terceira_idade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/215/proj_leg_09-2024_autoriza_o_poder_executivo_a_conceder_isencao_de_iptu_e_agua_a_pessoas_com_tea_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/216/proj_leg_10-2024_cria_mais_um_cargo_de_agente_legislativo_de_copa_e_limpeza.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/221/proj_leg_11-2024_nova_lei_diarias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/246/proj_leg_12-2024_subsidio_prefeito_secretarios_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/248/proj_leg_13-2024_altera_lei_menor_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/251/projeto_legislativo_14-2024_institui_dia_familia_crista.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/257/proj_leg_15-2024_autoriza_o_poder_executivo_a_conceder_isancao_de_iptu_e_agua_a_pessoas_portadoras_de_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/259/proj_leg_16-2024_torna_utilizade_publica_associacao_dos_trabalhadores_rurais_vale_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/273/proj_leg_17-2024_fogos_artificio_adriana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_lei_legislativo_018-_2024_altera_nome_praca_9_p_marli_tack-_branco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/293/proj_leg_19-2024_lei_requisitos_declarar_utilizade_publica.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_20-2024_-_institui_13o_e_ferias_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_decreto_001_-_contas_de_governo_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/294/projeto_de_decreto_002_-_contas_de_governo_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/179/projeto_de_resolucao_002_2024_-_rga_e_reajuste_subsidios_servidores_e_vereadores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_resolucao_03-2024_uso_veiculo_camara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_resolucao_04-2024_institui_contrato_verbal_para_pequenas_compras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/292/projeto_de_resolucao_no_05-2024_institui_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/299/proj_resolucao_no_07-2024_altera_calendario_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/302/proj_resolucao_no__08-2024_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/312/projeto_de_resolucao_no_09-2024_calendario_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/192/projeto_de_lei_complementar_no_001-2024_-_homologacao_da_reavliacao_atuarial_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_complementar_no_002.2024_-_pccs_da_assistencia_social_versao_25.03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_complementar_no_005.2024_-_altera_lei_complementar_037.2015_e_anexos_-_pccs_da_adm._geral_versao_21-03-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_lei_complementar_no_006.2024_-_altera_percentual_psicopedagogo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/237/projeto_de_lei_complementar_no_007.2024_-_altera_a_funcao_para_psicopedagogo_social.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/238/projeto_de_lei_complementar_no_008.2024_-_alterar_para_psicopedagogo_clinico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_complementar_no_009_-_2024_-_unificacao_de_matriculas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_complementar_no_010_-_2024_-_altera_os_vencimentos_dos_tecnicos_e_auxiliar_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_002-2024_-_termo_de_fomento_-_radio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_003-2024_-_termo_de_fomento_-_a.a.4.p.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/169/projeto_de_lei_no_004-2024_-_termo_de_fomento_-_apae.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_005-2024_-_termo_de_fomento_-_a.a.f.n..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_006-2024_-_termo_de_fomento_-_a.f.m.b.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/193/projeto_de_lei_no_007-2024_-_credito_adicional_-_r_5._00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_no_009-2024_-_gleba_rio_ferrro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_no_010-2024_-_termo_de_fomento_-_a.m.b.b.v..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_no_011-2024_-_acordo_de_cooperacao_de_interesse_publico_ambbv.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_no_012-2024_-_termo_de_fomento_-_conseg.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_no_013-2024_-_orcamento.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_no_014-2024_-_orcamento.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_no_015-2024_-_sistema_de_inspecao_por_consorcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/240/projeto_de_lei_no_017-2024_-_lei_do_suas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_lei_no_018-2024_-_doacao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/230/projeto_de_lei_no_019-2024_-_altera_a_lei_no_936_conseg.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/239/projeto_de_lei_no_020-2024_-_remuneracao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_no_021-2024_-_termo_de_fomento_ass._dos_idosos_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_023_-_2024_-__termo_de_fomento_ass._de_pais_e_amigos_dos_excepcionais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_024_-_2024_-_limpeza_em_imoveis_-_expofeliz_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_no_025-2024_-_loteamento_gleba_rio_ferro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_no_026_-_2024_dispoe_sobre_a_metragem_de_via_publica_no_loteamento_residencial_viver_melhor.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_no_027_-_2024_termo_de_fomento_lei_aldir_blanc_-_radio_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_028_-_2024_-_termo_de_fomento_com_a_associacao_dos_moradores_do_bairro_bela_vista__a._m._b._b._v_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_no_029_-_2024_termo_de_fomento_-_cdl.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_no_030_-_2024_-_altera_o__1o_do_art.1o_da_lei_no_936-2024_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_de_lei_no_035_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/288/projeto_de_lei_no_036_-_2024_-_autoriza_a_abertura_de_creditos_adicionais_remanejamento_transposicao_realocacao_e_a_transferencia_de_saldos_orcamentario_na_loa..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/289/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/290/projeto_de_lei_no_038_-_2024_-_institui_o_procon_municipal_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/295/projeto_de_lei_no_039_-_2024_-_dispoe_sobre_a_abertura_de_credito_adicional_especial_no_orcamento_vigente_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/296/projeto_de_lei_no_040_-_2024_-_altera_o_art._2o_da_lei_730-2021_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/303/projeto_de_lei_no_041_-_2024_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_transportes_fmt_junto_a_secretaria_infraestrutura_e_obras_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/305/projeto_de_lei_no_042_-_2024_-_acordo_de_cooperacao_com_a_associacao_dos_moradores_do_bairro_bela_vista_-_a.m.b.b.v.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_no_043_-_2024_-_autoriza_o_poder_executivo_a_contratar_servidores_por_prazo_determinado_atraves_de_processo_seletivo_simplificad.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_no_044_-_2024_-_altera_o_caput_do_artigo_137_da_lei_no_312-2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/309/projeto_de_lei_no_045_-_2024_-_conceder_reajuste_salarial_aos_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/310/projeto_de_lei_no_046_-_2024_-_autoriza_abertura_de_credito_adicional_suplementar_ate_o_limite_de_5_cinco__por_cento_do_valor_total_fixado_na_lei_municipal_n_912-2023..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/242/lei_no_946-2024_-_doacao_de_veiculo_entre_prefeitura_e_camara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/241/lei_no_947-2024_-_altera_o_aartigo_1o_da_lei_936-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/170/ind_no_002_recursos_parapremiaca_nos_torneios_indigenas_marta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/176/ind_no_004_tecnico_de_enfermagem_p_acompanhar_pacientes_adriana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/177/ind_no_005_academia_e_pista_de_caminhada_no_tio_teco_andre.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/178/ind_no_006_construcao_de_vestiarios_ginasio_andre.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/181/ind_no_007_construcao_de_rotatoria_odenilio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/182/ind_no_008_manutencao_na_quadra_poliesportiva_do_ena_odenilio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/187/ind_no_009_realizar_festival_de_musica_raimundo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/188/ind_no_010_carros_pa_acs_e_ace_felipe.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/197/indi_no_014_sinalizacao_das_ruas_acima_da_prefeitura_manoel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/198/ind_no_015_reforma_do_telhado_da_ubs_ii_odenilio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/205/ind_no_016_uniformizar_o_guarda_patrimonial_odenilio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/214/ind_no_20_aumento_e_cobertura_da_arquibancada_tio_teco_raimundex.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/224/ind_no_022_starlink_nos_veiculos_dos_secretarios_manoel.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/225/ind_no_023_iluminacao_da_rua_uruguai_manoel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/226/ind_no_024_iluminacao_da_rua_industrial_manoel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/227/ind_no_025_perfuracao_de_pocos_artesianos_nas_aldeias_indigenas_manoel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/231/ind_no_026_contratar_farmaceutico_para_finais_de_semana_e_feriados_raimundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/232/ind_no_027_instalar_guarda-sois_no_cmei_adriana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/233/ind_no_028_colocar_placas_nos_rios_e_corregos_manoel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/243/ind_no_029_construcao_de_quarto_na_capela_mortuaria_adriana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/252/ind_no_031_lombadas_em_frente_o_parquinho_de_areia_raimundex.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/255/ind_no_033_trocar_a_cor_do_uniforme_escolar_manoel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/256/ind_no_034_faixa_elevada_em_frente_a_igreja_crista_no_brasil_manoel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/258/ind_no_035_acs_e_assistencia_social_no_vale_dos_sonhos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/271/ind_no_037_cameras_nos_onibus_escolares_raimundo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/278/ind_no_039_tvs_escola_25_de_dezembro-_adriana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/279/ind_no_040_clinica_odontologica_popular_odenilio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/282/ind_no_042_construir_um_ginasio_no_cruzeirinho_andre.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/283/ind_no_043_pista_de_caminhada_na_av._perimetral_norte_manoel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_044-2024_-manoel_aparecido_nazario.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/199/requerimento_002_acoes_moratoria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/206/requerimento_no_003-_2024_felipe_raimundos_p_prefeito_verba_impositiva.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/291/req_no_005_rquer_o_mapa_digital_e_impresso_da_malha_viaria_felipe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/284/mocao_de_aplauso_no_01-2024_cristina_rosa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/285/mocao_de_aplauso_no_002_-_2024_emanuel_costa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/286/mocao_de_aplauso_no_003_-_2024_andrea.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_no_022-2024_-_institui_a_malha_viaria_das_estradas_nao_pavimentadas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/280/contas_de_gestao__exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/260/proposta_de_emenda_legislativa_no_001-2024_-_emenda_prjo_022-2024_-_estradas_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_no_032_-_2024_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_de_2025_do_municipio_de_feliz_natal..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/311/projeto_de_lei_no_037_-_2024_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_feliz_natal_para_o_exercicio_financeiro_de_2025..pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_no_033_-_2024_-_plano_plurianual_para_o_quadrienio_2022-2025_do_municipio_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/234/mocaoapoio_001-2024.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/298/projeto_de_emenda_a_lei_organica_do_municipio_de_feliz_natal_001_-_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="235.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="234.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>