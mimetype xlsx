--- v1 (2026-04-07)
+++ v2 (2026-06-10)
@@ -1556,54 +1556,54 @@
 QUADRIÊNIO 2022-2025 DO MUNICIPIO DE_x000D_
 FELIZ NATAL, ESTADO DE MATO GROSSO,_x000D_
 INSTITUIDO PELA LEI Nº 763/2021 DE_x000D_
 15 DE SETEMBRO DE 2021, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/234/mocaoapoio_001-2024.doc</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de Moção de Apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina - CFM, iniciando com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido conselho e mantido em suas atribuições.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>ELO</t>
-[...2 lines deleted...]
-    <t>Projeto de Emenda a Lei Organica</t>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2024/298/projeto_de_emenda_a_lei_organica_do_municipio_de_feliz_natal_001_-_2024.pdf</t>
   </si>
   <si>
     <t>Altera o texto do Artigo 47 da Lei Orgânica do município de Feliz Natal MT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>