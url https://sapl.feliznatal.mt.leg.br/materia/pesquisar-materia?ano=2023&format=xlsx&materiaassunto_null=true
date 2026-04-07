--- v0 (2026-01-05)
+++ v1 (2026-04-07)
@@ -54,1598 +54,1598 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Raimundo Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/39/proj_leg_001-2023_apadrinhamento_de_espacos_publicos_a_particulares.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/39/proj_leg_001-2023_apadrinhamento_de_espacos_publicos_a_particulares.pdf</t>
   </si>
   <si>
     <t>Apadrinhamento de espaços públicos e particulares</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Odenilio Moreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/34/proj_leg_004-2023_altera_a_verba_indenizatoria.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/34/proj_leg_004-2023_altera_a_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 004/2023</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/33/proj_leg_005-2023_altera_valores_diarias.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/33/proj_leg_005-2023_altera_valores_diarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 005/2023</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Raimundo Pedro Pinto Raposo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/22/proj_leg_006-2023_criada_a_politica_municipal_denominada_comunicacao_protetiva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/22/proj_leg_006-2023_criada_a_politica_municipal_denominada_comunicacao_protetiva.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 006/2023</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/23/proj_leg__007-2023_alteracao_nome_da_praca_15-odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/23/proj_leg__007-2023_alteracao_nome_da_praca_15-odenilio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo 007/2023</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/50/proj_leg_008-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_cria_cargo_tesoureiro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/50/proj_leg_008-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_cria_cargo_tesoureiro.pdf</t>
   </si>
   <si>
     <t>Altera as  Leis 529-2015 e 536-2015 Que dispões respectivamente sobre a Reestruturação organizacional administrativa e o PCCS da Câmara Municipal de Feliz Natal - MT.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Felipe Reinehr Faganello</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/51/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/51/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição da CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DO AUTISTA – CMIA, para as pessoas com Transtornos do Espectro Autista (TEA) residentes no Município de Feliz Natal – MT e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Manoel Aparecido Nazário</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/56/proj_leg_010-2023_torna_utilizade_publica_cdl-_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/56/proj_leg_010-2023_torna_utilizade_publica_cdl-_manoel.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Câmara de Dirigentes Lojistas de Feliz Natal.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/60/proj_leg_011-2023_institui_a_proibicao_de_musicas_eroticas_em_escolas.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/60/proj_leg_011-2023_institui_a_proibicao_de_musicas_eroticas_em_escolas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 011/2023 - Proíbe a promoção, incentivo, estímulo ou permissões de músicas, apresentações e danças, ou reprodução a qualquer título com conteúdo erótico ou sensual para crianças e adolescentes, nas Escolas Públicas e Privadas do Município de Feliz Natal – MT e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Legislativo Municipal - LM</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/78/proj_leg_012-2023_altera_a_verba_indenizatoria.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/78/proj_leg_012-2023_altera_a_verba_indenizatoria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 012/2023._x000D_
 SÚMULA: ACRESCENTA O PARÁGRAFO ÚNICO NO ART. 5º DA LEI MUNICIPAL N. 725/2021, E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/92/proj_leg_013-2023_-_13o_e_ferias_vereadores_e_prefeito.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/92/proj_leg_013-2023_-_13o_e_ferias_vereadores_e_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO N° 013/2023_x000D_
 SÚMULA: “Dispõe sobre a concessão de Férias e 13º_x000D_
 Salário ao Prefeito Municipal e_x000D_
 Vereadores, do Município de Feliz Natal – MT”, e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Felipe Reinehr Faganello, Raimundo Gomes da Silva, Raimundo Pedro Pinto Raposo, Willian Diego Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/114/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/114/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 014/2023_x000D_
 SÚMULA: Obriga o Poder Executivo a enviar_x000D_
 cópia de todo procedimento licitatório, bem_x000D_
 como de todo contrato, convênio ou ata de_x000D_
 adesão efetuado pelo município, para a Câmara_x000D_
 Municipal de Feliz Natal – MT, e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Raimundo Gomes da Silva, Felipe Reinehr Faganello, Raimundo Pedro Pinto Raposo, Willian Diego Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/115/proj_lei_legislativo_015-2023_publicacao_no_site_da_administracao_publica_municipal_os_nomes_e_outras_informacoes_relacionadas_aos_emp.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/115/proj_lei_legislativo_015-2023_publicacao_no_site_da_administracao_publica_municipal_os_nomes_e_outras_informacoes_relacionadas_aos_emp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 015/2023_x000D_
 SÚMULA: “Dispõe sobre a publicação no site da Administração Pública Municipal, os nomes e outras informações relacionadas aos empregados das empresas prestadoras de serviços terceirizada que atuam junto à Administração Pública direta e indireta no Município de Feliz Natal/MT”.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/121/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/121/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 014/2023, Obriga o Poder Executivo a enviar cópia de todo procedimento_x000D_
 licitatório, bem como de todo contrato, convênio ou ata de adesão efetuado pelo município, para a _x000D_
 Câmara Municipal de Feliz Natal  MT.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias, Flávio André Caldeira, Manoel Aparecido Nazário, Odenilio Moreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_decreto_legislativo_001_dep._emanuel_pinehiro_neto.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_decreto_legislativo_001_dep._emanuel_pinehiro_neto.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO 001/2023_x000D_
  SÚMULA: Dispõe sobre concessão de Título de   Cidadão Feliznatalense, e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_decreto_legislativo_002_dep._janaina_riva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_decreto_legislativo_002_dep._janaina_riva.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO 002/2023_x000D_
 SÚMULA: Dispõe sobre concessão de Título de_x000D_
 Cidadão Feliznatalense, e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_decreto_legislativo_003_dep._juarez_alves_da_costa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_decreto_legislativo_003_dep._juarez_alves_da_costa.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO 003/2023_x000D_
 SÚMULA: Dispõe sobre concessão de Título de_x000D_
 Cidadão Feliznatalense, e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_decreto_legislativo_004_dep._thiago_silva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_decreto_legislativo_004_dep._thiago_silva.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO 004/2023_x000D_
 SÚMULA: Dispõe sobre concessão de Título de_x000D_
 Cidadão Feliznatalense, e dá outras providências</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_decreto_legislativo_005_dep._joao_jose_de_matos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_decreto_legislativo_005_dep._joao_jose_de_matos.pdf</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO 005/2023_x000D_
 SÚMULA: Dispõe sobre concessão de Título de_x000D_
 Cidadão Feliznatalense, e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_no_003-2023_regulamenta_adiantamentos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_no_003-2023_regulamenta_adiantamentos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 003/2023. DATA: 06 de junho de 2023._x000D_
 Regulamenta a concessão e prestação de contas de adiantamento para realização de despesas urgentes e de pequeno vulto no âmbito da Câmara Municipal de Feliz Natal - MT.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_resolucao_004-2023_regulamenta_faltas_justificaveis_vereadores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_resolucao_004-2023_regulamenta_faltas_justificaveis_vereadores.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2023_x000D_
 Regulamenta o procedimento de faltas pelos vereadores nas sessões legislativas e disciplina o desconto de subsídios para o caso de faltas consideradas injustificadas e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_resolucao_005-2023_calendario_legislativo_2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_resolucao_005-2023_calendario_legislativo_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução 005/2023 - Fixa o Calendário Legislativo para o ano de 2024</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>José Antonio Dubiella</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_complementar_no_001_2023_-_diretores_coordenadores_e_secretarios_adm.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_complementar_no_001_2023_-_diretores_coordenadores_e_secretarios_adm.pdf</t>
   </si>
   <si>
     <t>Comissão de cargo para diretor e coordenador escolar</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_complementar_no_002_2023_-_homologacao_da_reavliacao_atuarial_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_complementar_no_002_2023_-_homologacao_da_reavliacao_atuarial_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 002/2023</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_no_003_-_alteracao_do_anexo_i_e_iv_da_lc_073-2022_e_inclusao_das_atribuicoes_no_anexo_viii_da_lc_037-2015..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_no_003_-_alteracao_do_anexo_i_e_iv_da_lc_073-2022_e_inclusao_das_atribuicoes_no_anexo_viii_da_lc_037-2015..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 003/2023.  DATA: 07 DE JUNHO DE 2023_x000D_
 SÚMULA: ALTERA OS ANEXOS I E IV DA LEI COMPLEMENTAR Nº 073/2022, ACRESCENTA AS ATRIBUIÇÕES DE CONTROLADOR GERAL E CONTROLADOR INTERNO NO ANEXO VIII DA LEI COMPLEMENTAR Nº 037/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_complementar_no_004_-_cria_a_secretaria_de_desenvolvimento_altera_a_lc_025-2013_e_o_anexo_i_da_lc_073-2022.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_complementar_no_004_-_cria_a_secretaria_de_desenvolvimento_altera_a_lc_025-2013_e_o_anexo_i_da_lc_073-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2023_x000D_
 CRIA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO, PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 025/2013, ALTERA O ANEXO i DA LEI COMPLEMENTAR Nº 073/2023 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_complementar_no_005_-_secretario_de_ag._ma_e_turismo_-_lc_025-2013.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_complementar_no_005_-_secretario_de_ag._ma_e_turismo_-_lc_025-2013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2023_x000D_
 DATA: 13 DE JULHO DE 2023_x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 025/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_complementar_no_006-2023_-_altera_a_lc_40-2015_-_criacao_de_cargo_na_feliz_previ.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_complementar_no_006-2023_-_altera_a_lc_40-2015_-_criacao_de_cargo_na_feliz_previ.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 006/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: ALTERA OS ANEXOS I E VI DA LEI COMPLEMENTAR Nº 40, DE 10 DE NOVEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_complementar_no_007-2023_-_altera_a_o_ctm_-_taxa_de_licenciamento_ambiental.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_complementar_no_007-2023_-_altera_a_o_ctm_-_taxa_de_licenciamento_ambiental.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 007/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: PROMOVE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 002, DE 12 DE DEZEMBRO DE 2006 – CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/36/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/36/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 078/2023._x000D_
 DATA: 28 DE FEVEREIRO DE 2023._x000D_
 SÚMULA: ALTERA O ARTIGO 24 DA LEI COMPLEMENTAR Nº 019/2012, QUE ALTEROU O ART. 68 E ACRESCENTOU OS ARTIGOS 69-A E 69-B NA LEI COMPLEMENTAR Nº 009/2008 E, REVOGA OS § 1º, § 3º, § 5º, § 6º E § 9º DO ART. 6º DA LEI COMPLEMENTAR Nº 019/2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_001_2023_-_termo_de_fomento_003_2023_-_associacao_comunitaria_cultural_e_folclorica_de_feliz_natal_-_ok.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_001_2023_-_termo_de_fomento_003_2023_-_associacao_comunitaria_cultural_e_folclorica_de_feliz_natal_-_ok.pdf</t>
   </si>
   <si>
     <t>PL 001/2023</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_002_2023_-_termo_de_fomento_004_2023_-_associacao_academicos_de_feliz_natal_-_ok.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_002_2023_-_termo_de_fomento_004_2023_-_associacao_academicos_de_feliz_natal_-_ok.pdf</t>
   </si>
   <si>
     <t>PL nº 002/2023</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>PL 003/2023</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>PL 005/2023 Seletivo</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf</t>
   </si>
   <si>
     <t>PL 006/2023</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_007_2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_007_2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf</t>
   </si>
   <si>
     <t>projeto de Lei Municipal nº 007/2023</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_008_2023_-_termo_de_fomento_aa4p__r_50.00000.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_008_2023_-_termo_de_fomento_aa4p__r_50.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 008/2023, no livro encontra-se com protocolo 054/2023</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_009_2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda_2.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_009_2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 009/2023, no livro encontra-se com protocolo 065/2023</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_010_2023_-_altera_a_lei_857_2022.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_010_2023_-_altera_a_lei_857_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2023</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_011_2023_-_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_011_2023_-_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2023</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_no_013-2023_-_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_no_013-2023_-_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013 Dispõe sobre a organização do Conselho Municipal de Educação de Feliz Natal, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_no_014-2023_-_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_no_014-2023_-_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2023 Institui e regulamenta Plano Municipal de Cultura de Feliz Natal, Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_015-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_015-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf</t>
   </si>
   <si>
     <t>Justificativa e Projeto de Lei nº015/2023, Altera o § 2º do Artigo 2º da Lei Municipal nº613/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei Municipal nº200, de 02 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf</t>
   </si>
   <si>
     <t>PL 004/2023PROJETO DE LEI N° 004/2023_x000D_
 DATA: 02 DE FEVEREIRO DE 2022_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 A CELEBRAR TERMO DE FOMENTO COM A COMUNIDADE_x000D_
 TERAPÊUTICA EMANUEL DEUS CONOSCO - CTEDC, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_019-2023_-_cdl_termo_de_fomento.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_019-2023_-_cdl_termo_de_fomento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 019/2023_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A CAMARA DE DIRIGENTES LOJISTAS DE FELIZ NATAL MT E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/96/projeto_de_lei_no_020-2023_-_repasse_financeiro_as_escolas.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/96/projeto_de_lei_no_020-2023_-_repasse_financeiro_as_escolas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2023_x000D_
 DATA: 13 DE JULHO DE 2023_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS ÀS UNIDADES ESCOLARES DO MUNICÍPIO PARA PREMIAÇÕES DE ALUNOS PARTICIPANTES DE PROJETOS RELACIONADOS AO MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_no_021-2023_-_cfcs_termo_de_cessao_de_uso_de_area.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_no_021-2023_-_cfcs_termo_de_cessao_de_uso_de_area.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 021/2023 - Autoriza o Poder Executivo municipal a celebrar Termo9 de Cessão de Uso de área com a Associação do Centro de Condutores do Norte do Mato Grosso e dá outras providencias.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_no_022-2023_-_limpeza_dos_imoveis_para_expofeliz_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_no_022-2023_-_limpeza_dos_imoveis_para_expofeliz_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a executar serviços de limpeza em imóveis particulares cedidos a titulo gratuito para realização da Expofeliz 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_no_023-2023_-_termo_de_fomento_liga_motocross.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_no_023-2023_-_termo_de_fomento_liga_motocross.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 023/2023 -.Autoriza o Poder Executivo municipal celebrar Termo de Fomento com a Liga Independente de Motociclismo do estado de Mato Grosso - LIMMT e dá outras providencias.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_no_024-2023_-_termo_de_fomento_associacao_grenal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_no_024-2023_-_termo_de_fomento_associacao_grenal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 024/2023 -Autoriza o Poder Executivo a celebrar Termo de Fomento com a Associação Recreativa Grenal de Feliz Natal - MT e dá outras providencias.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_no_025-2023_-_alteracao_da_lei_863-2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_no_025-2023_-_alteracao_da_lei_863-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2023_x000D_
 DATA: 24 DE AGOSTO DE 2023_x000D_
 SÚMULA: ALTERA O § 1º E INSERE O § 4º_x000D_
 NO ARTIGO 1º DA LEI MUNICIPAL Nº 863,_x000D_
 DE 08 DE FEVEREIRO DE 2023, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_027-2023_-_credito_adicional_na_loa_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_027-2023_-_credito_adicional_na_loa_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2023_x000D_
 DATA: 11 DE SETEMBRO DE 2023_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2023 DESTINADO A EXECUÇÃO DE PROJETOS CULTURAIS ORIUNDOS DA LEI PAULO GUSTAVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_no_028-2023_-_termo_de_fomento_aa4p__r_50.00000.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_no_028-2023_-_termo_de_fomento_aa4p__r_50.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 028/2023_x000D_
 DATA: 11 DE SETEMBRO DE 2023_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO AMOR DE 4 PATAS – AA4P, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_no_029-2023_-_ass._dos_idosos__r_75.00000.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_no_029-2023_-_ass._dos_idosos__r_75.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 029/2023_x000D_
 DATA: 11 DE SETEMBRO DE 2023_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO CLUBE DA 3ª IDADE ESPERANÇA VIVA DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_031-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_031-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2023_x000D_
 DATA: 14 DE SETEMBRO DE 2023_x000D_
 SÚMULA: DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2024 DO MUNICÍPIO DE FELIZ NATAL – ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2023_x000D_
 DATA: 14 DE SETEMBRO DE 2023_x000D_
 SÚMULA: DISPÕE SOBRE A REVISÃO DO_x000D_
 PPA - PLANO PLURIANUAL PARA O_x000D_
 QUADRIÊNIO 2022-2025 DO MUNICÍPIO_x000D_
 DE FELIZ NATAL - ESTADO DE MATO_x000D_
 GROSSO, INSTITUÍDO PELA LEI Nº_x000D_
 763/2021, DE 15 DE SETEMBRO DE_x000D_
 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_034-2023_-_abre_credito_adicional_na_loa_2023_sec_de_desenvolvimento.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_034-2023_-_abre_credito_adicional_na_loa_2023_sec_de_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Justificativa ao Projeto de Lei Municipal nº034/2023 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL DO EXERCICÍO DE 2023 NA FORMA MENCIONADA E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_035-2023_-_altera_a_lei_628-2018_casa_de_passagem_indigena.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_035-2023_-_altera_a_lei_628-2018_casa_de_passagem_indigena.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº035/2023 - PROMOVE ALTERAÇÕES NA LEI Nº 628, DE 19 DE SETEMBRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei__037-2023_-_loa_2024.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei__037-2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 037/2023 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FELIZ NATAL PARA O EXERCICIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_038-2023_-_ratificacao_da_2a_alteracao_contratual_do_cidesa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_038-2023_-_ratificacao_da_2a_alteracao_contratual_do_cidesa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 038/2023 -  Ratifica a 2ª alteração contratual do Consorcio Intermunicipal de Desenvolvimento Econômico Social e Ambiental Alto Teles Pires - CEDESA e dá outras providencias.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_041-2023_-_reajuste_salarial_2024_-_servidores_e_cons._tutelares.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_041-2023_-_reajuste_salarial_2024_-_servidores_e_cons._tutelares.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE SALARIAL AOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_042-2023_-_reajuste_salarial_2024_-_professores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_042-2023_-_reajuste_salarial_2024_-_professores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REAJUSTE SALARIAL AOS PROFESSORES DA REDE PÚBLICA DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_no_043-2023_-_recomposicao_salarial_-_prefeito_vice-prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_no_043-2023_-_recomposicao_salarial_-_prefeito_vice-prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: DISPÕE SOBRE A RECOMPOSIÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_044-2023-_altera_lei_901-2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_044-2023-_altera_lei_901-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 901, DE 21 DE SETEMBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_045-2023_-_altera_a_lei_30-1997.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_045-2023_-_altera_a_lei_30-1997.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2023_x000D_
 DATA: 14 DE DEZEMRO DE 2023_x000D_
 SÚMULA: ALTERA O ARTIGO 1º DA LEI 30, DE 12 DE NOVEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_046-2023_-_adicional_de_insalubridade_acs_e_ace.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_046-2023_-_adicional_de_insalubridade_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: DISPÕE SOBRE A REGULAMENTAÇÃO DO VALOR DO ADICIONAL DE INSALUBRIDADE DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_047-2023_-_criacao_da_travessa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_047-2023_-_criacao_da_travessa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047/2023_x000D_
 DATA: 14 DE DEZEMBRO DE 2023_x000D_
 SÚMULA: DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA NO LOTEAMENTO RESIDENCIAL “VIVER MELHOR” LOCALIZADO NO PERÍMETRO URBANO DO MUNICÍPIO DE FELIZ NATAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/30/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/30/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR Nº 079/2023</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 869/2023._x000D_
 DATA: 13 DE MARÇO DE 2023._x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DOS ACADÊMICOS DE FELIZ NATAL - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/68/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/68/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 870/2023</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/27/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/27/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 874/2023</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/28/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/28/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/71/lei_municipal_no_876-2023_-_altera_a_lei_857_2022.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/71/lei_municipal_no_876-2023_-_altera_a_lei_857_2022.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 876/2023</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/72/lei_municipal_no_877-2023_-_cria_a__politica_municipal_denominada_comunicacao_protetiva.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/72/lei_municipal_no_877-2023_-_cria_a__politica_municipal_denominada_comunicacao_protetiva.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 877/2023</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/73/lei_municipal_no_878-2023_-_refis_agua__2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/73/lei_municipal_no_878-2023_-_refis_agua__2023.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 878/2023</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/64/lei_municipal_no_879-2023_-_institui_o_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/64/lei_municipal_no_879-2023_-_institui_o_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 879/2023</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/67/lei_municipal_no_869-2023_-_associacao_academicos_de_feliz_natal.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/67/lei_municipal_no_869-2023_-_associacao_academicos_de_feliz_natal.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 869/2023</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/70/lei_municipal_no_875-2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/70/lei_municipal_no_875-2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 875/2023</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/74/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/74/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf</t>
   </si>
   <si>
     <t>Este projeto está protocolado erroneamente com o nº 60/2023_x000D_
 LEI MUNICIPAL N° 870/2023._x000D_
 DATA: 14 DE MARÇO DE 2023._x000D_
 SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO AMOR DE 4 PATAS – AA4P, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/75/lei_municipal_no_885-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/75/lei_municipal_no_885-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 885/2023._x000D_
 DATA: 07 DE JUNHO DE 2023._x000D_
 SÚMULA: ALTERA O § 2º DO ARTIGO 2º DA LEI MUNICIPAL Nº 613/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/98/lei_municipal_no_891-2023_-_alteracao_da_lei_200-2006_controlador_geral.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/98/lei_municipal_no_891-2023_-_alteracao_da_lei_200-2006_controlador_geral.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 891/2023_x000D_
 DATA: 20 DE JULHO DE 2023_x000D_
 SÚMULA: ALTERA O ARTIGO 5º DA LEI_x000D_
 MUNICIPAL Nº 200, DE 02 DE DEZEMBRO_x000D_
 DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/131/lei_municipal_no_903-2023_-_udr_a._p._m..pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/131/lei_municipal_no_903-2023_-_udr_a._p._m..pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 903/2023, Dispõe sobre a denominação da UDR - Unidade Descentralizada de Reabilitação, e dá outras providências.</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/32/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/32/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/65/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/65/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf</t>
   </si>
   <si>
     <t>Justificativa ao Projeto de Lei Legislativo  nº 004/2023</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Justificativa ao PL 001/2023</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/79/lei_complementar_no_080-2023_-_altera_o_anexo_i_e_iv_da_lc_073-2022_e_anexo_viii_da_lc_037-2015_-_pdf.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/79/lei_complementar_no_080-2023_-_altera_o_anexo_i_e_iv_da_lc_073-2022_e_anexo_viii_da_lc_037-2015_-_pdf.pdf</t>
   </si>
   <si>
     <t>LEI COMPLEMENTAR No 080/2023 - DATA: 13 DE JUNHO DE 2023_x000D_
 SÚMULA: ALTERA OS ANEXOS I E IV DA LEI  COMPLEMENTAR No 073/2022, ACRESCENTA AS ATRIBUIÇÕES DE CONTROLADOR GERAL E_x000D_
 CONTROLADOR INTERNO NO ANEXO VIII DA LEI COMPLEMENTAR Nº 037/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/10/indi_no_001_faixa_de_pedestres_e_placas_no_cruzamento_da_esc_princesa__raimundex.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/10/indi_no_001_faixa_de_pedestres_e_placas_no_cruzamento_da_esc_princesa__raimundex.docx</t>
   </si>
   <si>
     <t>Indicação nº 001/2023,para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de pintar faixa de pedestre e colocar placas de velocidade permitida no cruzamento da Rua Francisco de Oliveira Caldeira com a Rua São Miguel do Oeste próximo a Escola Princesa Isabel.</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/11/ind_no_002_revitalizacao_do_canteiro_central_da_av_per_norte_odenilio.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/11/ind_no_002_revitalizacao_do_canteiro_central_da_av_per_norte_odenilio.docx</t>
   </si>
   <si>
     <t>Indicação nº 002/2023,para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de reformar o canteiro central da Avenida Perimetral Norte desde o Posto Feliz Natal até o encontro com a Avenida das Itaúbas finalizando o trecho com uma rotatória,</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/12/ind_no_003_sinalizacao_e_faixas_na_av_das_itaubas_odenilio.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/12/ind_no_003_sinalizacao_e_faixas_na_av_das_itaubas_odenilio.docx</t>
   </si>
   <si>
     <t>Indicação nº 003/2023, para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de fazer manutenção no perímetro asfaltado da Avenida das Itaúbas,</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/13/ind_no_004_construcao_de_ponto_de_onibus_wellinton.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/13/ind_no_004_construcao_de_ponto_de_onibus_wellinton.docx</t>
   </si>
   <si>
     <t>Indicação nº 004/2023, para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir pontos de ônibus, localizados nos seguintes pontos na BR 225 (próximo ao papai Noel – entrada da cidade), BR 225 (saída da cidade sentido pé de galinha e outro sentido Seringal, Bairro Bela Vista na rua dos Pinheiros esquina com a rua Das Orquídeas e na avenida Perimetral Norte com a rua Industrial na Vila Esperança.</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/14/ind_no_005_iluminacao_wellinton.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/14/ind_no_005_iluminacao_wellinton.docx</t>
   </si>
   <si>
     <t>Indicação nº 005/2023, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de iluminar toda a Rua Industrial na altura do bairro Vila Esperança, bem como em frente a Madeireira Bona que dá acesso à Rua Uruguai e também na Avenidas dos Cedrinhos no bairro Bela Vista.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_no_006_lixeiras_ecologicas__raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_no_006_lixeiras_ecologicas__raimundex.pdf</t>
   </si>
   <si>
     <t>Indicação 006/2023, protocolada no livro sob o nº  074/2023 em 24/03/2023.</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/16/ind_no_007__travessia_elevada_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/16/ind_no_007__travessia_elevada_felipe.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2023</t>
   </si>
   <si>
     <t>Indicação 008/2023</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/18/ind_no_009_revitalizacao_do_canteiro_central_da_av_xanxere_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/18/ind_no_009_revitalizacao_do_canteiro_central_da_av_xanxere_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação 009/2023</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_no_010_sistema_de_identificacao_na_entrada_das_escolas_e_creche_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_no_010_sistema_de_identificacao_na_entrada_das_escolas_e_creche_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação 010/2023</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/59/ind_no_011_quadra_coberta_esc_malvinaodenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/59/ind_no_011_quadra_coberta_esc_malvinaodenilio.pdf</t>
   </si>
   <si>
     <t>Construir uma quadra esportiva, coberta, com banheiros na Escola Rural Malvina Evaristo Pescinelli localizada no Assentamento Ena.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/61/ind_no_12_adicional_de_insalubridade_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/61/ind_no_12_adicional_de_insalubridade_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2023 - Conceder adicional de insalubridade às faxineiras e auxiliares de limpeza.</t>
   </si>
   <si>
     <t>Marta Dama</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/80/ind_no_013__tecnico_de_enfermagem__adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/80/ind_no_013__tecnico_de_enfermagem__adriana.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2023, disponibilizar um Técnico de Enfermagem para acompanhar os pacientes de fazem hemodiálise em Sinop.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/90/ind_no_014_parquino_no_ena_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/90/ind_no_014_parquino_no_ena_felipe.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2023 para que sejam tomadas as devidas providências no sentido construir um Parquinho de Diversão Infantil Público no Assentamento Ena.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/91/ind_no_015_mesas_e_bancos_na_praca_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/91/ind_no_015_mesas_e_bancos_na_praca_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015 para que sejam tomadas as devidas providências no sentido colocar mesas com bancos na Praça 17 de Novembro.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/94/ind_no_016_coberrtura_na_esc_princesa_isabel_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/94/ind_no_016_coberrtura_na_esc_princesa_isabel_raimundex.pdf</t>
   </si>
   <si>
     <t>Construir um corredor coberto para a saída dos alunos na Escola princesa Isabel.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/97/ind_no_017_reparos_na_pista_de_motocros_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/97/ind_no_017_reparos_na_pista_de_motocros_manoel.pdf</t>
   </si>
   <si>
     <t>Para que sejam tomadas as devidas providências no sentido de passar lama asfáltica na pista de motocross.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/99/ind_no_018_creche_bercario_no_bela_vista_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/99/ind_no_018_creche_bercario_no_bela_vista_raimundo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N˚ 018/2023 -  Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir uma creche berçário em anexo a Escola Bela Vista.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/105/ind_no_020_requalificacao_do_cemiterio.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/105/ind_no_020_requalificacao_do_cemiterio.docx</t>
   </si>
   <si>
     <t>Indicação nº 020/2023 fazer estacionamento e organização na entrada do cemitério.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/106/ind_no_021_fraldario_odenilio.docx.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/106/ind_no_021_fraldario_odenilio.docx.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2023 instalar fraldário nos órgãos públicos incluindo as UBSs.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/109/ind_no_022_fazer_aceiro_ao_redor_do_lixao_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/109/ind_no_022_fazer_aceiro_ao_redor_do_lixao_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação 022/2023</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/110/ind_no_023_trocar_areia_do_parquinho_da_oista_de_caminhada_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/110/ind_no_023_trocar_areia_do_parquinho_da_oista_de_caminhada_manoel.pdf</t>
   </si>
   <si>
     <t>Ind nº 023 - Trocar areia do parquinho da pista de caminhada.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/113/ind_no_024_manutencao_nas_estradas_do_ena_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/113/ind_no_024_manutencao_nas_estradas_do_ena_felipe.pdf</t>
   </si>
   <si>
     <t>Ind nº 024/2023, recuperar as estradas rurais do Assentamento Ena, melhorando a captação de águas pluviais, nivelamento e cascalhamento, bem como dar ênfase no aterro da localidade denominada Ponte Queimada.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias, Flávio André Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/128/ind_no_025_cercar_parqueinho_do_bela_vista_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/128/ind_no_025_cercar_parqueinho_do_bela_vista_adriana.pdf</t>
   </si>
   <si>
     <t>Indicação 025/2023,  cercar o Parquinho do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/135/indicacao_no_026-2023_contencao_de_agua_na_estrada_fn_73-felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/135/indicacao_no_026-2023_contencao_de_agua_na_estrada_fn_73-felipe.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2023.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/142/ind_no_027_desvincular_farmacia_do__predio_do_pa_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/142/ind_no_027_desvincular_farmacia_do__predio_do_pa_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2023, para que sejam tomadas as devidas providências no sentido de desvincular a recepção da farmácia municipal, da recepção do Pronto atendimento.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Willian Diego Mirandola</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/141/ind_no_028_rede_de_protecao_quadra_do_bela_vista_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/141/ind_no_028_rede_de_protecao_quadra_do_bela_vista_raimundex.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/2023, para que sejam tomadas as devidas providências no sentido de colocar uma proteção atrás do gol na quadra da Escola do Bela Vista e trocar a iluminação da mesma.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/143/ind_no_29_escomento_pluvial_na_praca_02_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/143/ind_no_29_escomento_pluvial_na_praca_02_felipe.pdf</t>
   </si>
   <si>
     <t>Indicação nº 029, providências no sentido de drenar a água que fica depositada na entrada da Praça 02.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/145/ind_no_030_sinalizacao_e_lombada_na_mt_225_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/145/ind_no_030_sinalizacao_e_lombada_na_mt_225_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 030/2023, instalar sinalização no trevo da Perimetral Norte com a MT 225 nas proximidades do Posto Feliz Natal, construir lombadas nas vias de acesso ao trevo, principalmente na MT 225 e Perimetral Leste.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/146/ind_no_031_continuidade_das_ruas_florianopolis_e_ipora_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/146/ind_no_031_continuidade_das_ruas_florianopolis_e_ipora_raimundo.pdf</t>
   </si>
   <si>
     <t>Indicação n˚ 031/2023, no sentido de dar continuidade as Ruas Florianópolis e Iporã ligando as mesmas a MT 225.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/148/ind_no_032_decretar_estado_de_emergencia_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/148/ind_no_032_decretar_estado_de_emergencia_felipe.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/2023,  DECRETAR Estado de Emergência no município de Feliz Natal, pela falta de chuvas.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/151/ind_no_033_desmenbrar_sec_educacao_e_esporte.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/151/ind_no_033_desmenbrar_sec_educacao_e_esporte.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033 Desmembrar o Departamento de Esporte da Secretaria de Educação.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/153/ind_no_34_pintar_faixa_de_estacionamento_p_onibus_escolar_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/153/ind_no_34_pintar_faixa_de_estacionamento_p_onibus_escolar_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034 _ Pintar faixa de ônibus escolar em frente as escolas</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/154/ind_no_035_faixa_de_travessia_elevada_em_frente_a_escola_bela_vista_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/154/ind_no_035_faixa_de_travessia_elevada_em_frente_a_escola_bela_vista_manoel.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035_Faixa de travessia elevada em frente a escola Bela Vista</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Indicação nº 036_Iluminar a Rua das Castanheiras  em frente a Escola Bela Vista</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_001_dados_do_finisa_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_001_dados_do_finisa_felipe.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que encaminhe a esta Casa de Leis a relação de todas as despesas efetuadas com o financiamento de R$10.000.000,00 (dez milhões de reais) aprovado nesta Casa, decorrentes do FINISA, encaminhando valores dispendidos, notas fiscais com data de pagamento e descrição precisa do serviço ou bens adquiridos, tudo juntamente com os respectivos empenhos, bem como local das obras efetuadas, valores pagos e o extrato do saldo remanescente a pagar.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>MAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/130/mocao_de_apoio_ao_congresso_nacional_-_anti_aborto.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/130/mocao_de_apoio_ao_congresso_nacional_-_anti_aborto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 001/2023 - CÂMARA MUNICIPAL DE FELIZ NATAL, ESTADO DE MATO GROSSO, com fulcro no artigo 139, do Regimento Interno desta Augusta Casa de Leis, ouvido o Soberano Plenário, vêm apresentar MOÇÃO DE APOIO AO CONGRESSO NACIONAL em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Câmara de Vereadores - CVFN</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_repudio_a_indicacao_de_flavio_dino_ao_stf.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_repudio_a_indicacao_de_flavio_dino_ao_stf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO Nº 001/2023 - A CÂMARA MUNICIPAL DE FELIZ NATAL, ESTADO DE MATO GROSSO, com fulcro no artigo 139, do Regimento Interno desta Augusta Casa de Leis, ouvido o Soberano Plenário, vêm apresentar MOÇÃO DE REPÚDIO à indicação do Ministro da Justiça e Segurança Pública Flávio Dino, ao Supremo Tribunal Federal – STF.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>OUTRO</t>
   </si>
   <si>
     <t>Outros documentos</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2023_x000D_
 ALTERA O ARTIGO 5º DA LEI MUNICIPAL Nº 200, DE 02 DE DEZEMBRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/49/veto_-_projeto_de_lei_017.2022_-_regularizacao_do_servico_de_taxi_no_municipio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/49/veto_-_projeto_de_lei_017.2022_-_regularizacao_do_servico_de_taxi_no_municipio.pdf</t>
   </si>
   <si>
     <t>Veto ao Proj de Lei Leg 017/2023</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/81/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/81/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI LEGISLATIVO Nº 009/2023_x000D_
 DATA: 13 DE JUNHO DE 2023_x000D_
 SÚMULA: VETA O PROJETO DE LEI LEGISLATIVO Nº 009, DE 20 DE ABRIL DE 2023, DE AUTORIA DA CÂMARA MUNICIPAL DE VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>JPLC</t>
   </si>
   <si>
     <t>Justificativa ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Justificativa ao PL 005/2023</t>
   </si>
   <si>
     <t>JPR</t>
   </si>
   <si>
     <t>Jutificativa de Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/37/resolucao_no_003-2023_rga_servidores_e_vereadores.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/37/resolucao_no_003-2023_rga_servidores_e_vereadores.pdf</t>
   </si>
   <si>
     <t>RGA/2023, o PR é de autoria da Câmara.</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Justificativa ao Projeto de Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/15/proj_lei_comp_002_2023.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_003_2023_-_termo_de_fomento_005_2023_-_associacao_frei_miguel_bottacin_de_apoio_ao_idoso_-_ok.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/15/proj_lei_comp_002_2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_003_2023_-_termo_de_fomento_005_2023_-_associacao_frei_miguel_bottacin_de_apoio_ao_idoso_-_ok.pdf</t>
   </si>
   <si>
     <t>Justificativa ao PL 003/2023</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf</t>
   </si>
   <si>
     <t>Justificativa ao PL 004/2023</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf</t>
   </si>
   <si>
     <t>Justificativa ao PL 006/2023</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012_2023_-_refis_2023_-_agua.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012_2023_-_refis_2023_-_agua.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2023 INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, NO MUNICÍPIO DE FELIZ NATAL - MT, E AUTORIZA O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS ABRANGENDO EXCLUSIVAMENTE O SERVIÇO DE ÁGUA E ESGOTO DE FELIZ NATAL-MT – SAE, PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_018-2023_-_finisa.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_018-2023_-_finisa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2023_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO A CAIXA ECONOMICA FEDERAL, NO ÂMBITO DO PROGRAMA "FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO - FINISA" NA MODALIDADE APOIO FINANCEIRO DESTINADO A APLICAÇÃO EM DESPESA CAPITAL A OFERECER GARANTIAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei__036-2023_-_autoriza_remanejamento.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei__036-2023_-_autoriza_remanejamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 036/2023 - SÚMULA: AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS, REMANEJAMENTO, TRANSPOSIÇÃO, REALOCAÇÃO E A TRANSFERÊNCIA DE SALDOS ORÇAMENTÁRIO NA LOA - LEI ORÇAMENTÁRIA ANUAL DO MUNICIPIO DE FELIZ NATAL PARA EXERCICIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_no_039-2023_-_refis_2023.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_no_039-2023_-_refis_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 039/2023_x000D_
 DATA: 23 DE NOVEMBRO DE 2023_x000D_
 SÚMULA: INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS, NO MUNICÍPIO DE FELIZ NATAL - MT, E AUTORIZA O PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS ABRANGENDO EXCLUSIVAMENTE O IMPOSTO SOBRE A PROPRIEDADE URBANA (IPTU), O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA(ISSQN) E DEMAIS TAXAS, PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 A Minuta do referido projeto encontra-se  com o mesmo protocolo</t>
   </si>
   <si>
     <t>JPLL</t>
   </si>
   <si>
     <t>Justificativa Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/41/proj_leg_002-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/41/proj_leg_002-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_1.pdf</t>
   </si>
   <si>
     <t>PLL 002/2023 - Altera o lotaciograma da Camara Municipal</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/40/proj_leg__003-2023_radio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/40/proj_leg__003-2023_radio.pdf</t>
   </si>
   <si>
     <t>PLL 003/2023 - Termo de Fomento com a Radio</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/134/proj_lei_legislativo_016-2023_altera_a_verba_indenizatoria.docx</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/134/proj_lei_legislativo_016-2023_altera_a_verba_indenizatoria.docx</t>
   </si>
   <si>
     <t>SÚMULA: "REVOGA O ARTIGO 4º DA LEI MUNICIPAL Nº 725/2021, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>JF</t>
   </si>
   <si>
     <t>Justificativa de falta de vereador</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/108/just_de_falta_marta_dama.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/108/just_de_falta_marta_dama.pdf</t>
   </si>
   <si>
     <t>Just de falta Marta Dama</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1952,68 +1952,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/39/proj_leg_001-2023_apadrinhamento_de_espacos_publicos_a_particulares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/34/proj_leg_004-2023_altera_a_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/33/proj_leg_005-2023_altera_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/22/proj_leg_006-2023_criada_a_politica_municipal_denominada_comunicacao_protetiva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/23/proj_leg__007-2023_alteracao_nome_da_praca_15-odenilio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/50/proj_leg_008-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_cria_cargo_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/51/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/56/proj_leg_010-2023_torna_utilizade_publica_cdl-_manoel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/60/proj_leg_011-2023_institui_a_proibicao_de_musicas_eroticas_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/78/proj_leg_012-2023_altera_a_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/92/proj_leg_013-2023_-_13o_e_ferias_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/114/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/115/proj_lei_legislativo_015-2023_publicacao_no_site_da_administracao_publica_municipal_os_nomes_e_outras_informacoes_relacionadas_aos_emp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/121/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_decreto_legislativo_001_dep._emanuel_pinehiro_neto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_decreto_legislativo_002_dep._janaina_riva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_decreto_legislativo_003_dep._juarez_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_decreto_legislativo_004_dep._thiago_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_decreto_legislativo_005_dep._joao_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_no_003-2023_regulamenta_adiantamentos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_resolucao_004-2023_regulamenta_faltas_justificaveis_vereadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_resolucao_005-2023_calendario_legislativo_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_complementar_no_001_2023_-_diretores_coordenadores_e_secretarios_adm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_complementar_no_002_2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_no_003_-_alteracao_do_anexo_i_e_iv_da_lc_073-2022_e_inclusao_das_atribuicoes_no_anexo_viii_da_lc_037-2015..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_complementar_no_004_-_cria_a_secretaria_de_desenvolvimento_altera_a_lc_025-2013_e_o_anexo_i_da_lc_073-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_complementar_no_005_-_secretario_de_ag._ma_e_turismo_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_complementar_no_006-2023_-_altera_a_lc_40-2015_-_criacao_de_cargo_na_feliz_previ.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_complementar_no_007-2023_-_altera_a_o_ctm_-_taxa_de_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/36/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_001_2023_-_termo_de_fomento_003_2023_-_associacao_comunitaria_cultural_e_folclorica_de_feliz_natal_-_ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_002_2023_-_termo_de_fomento_004_2023_-_associacao_academicos_de_feliz_natal_-_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_007_2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_008_2023_-_termo_de_fomento_aa4p__r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_009_2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_010_2023_-_altera_a_lei_857_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_011_2023_-_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_no_013-2023_-_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_no_014-2023_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_015-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_019-2023_-_cdl_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/96/projeto_de_lei_no_020-2023_-_repasse_financeiro_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_no_021-2023_-_cfcs_termo_de_cessao_de_uso_de_area.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_no_022-2023_-_limpeza_dos_imoveis_para_expofeliz_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_no_023-2023_-_termo_de_fomento_liga_motocross.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_no_024-2023_-_termo_de_fomento_associacao_grenal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_no_025-2023_-_alteracao_da_lei_863-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_027-2023_-_credito_adicional_na_loa_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_no_028-2023_-_termo_de_fomento_aa4p__r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_no_029-2023_-_ass._dos_idosos__r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_031-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_034-2023_-_abre_credito_adicional_na_loa_2023_sec_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_035-2023_-_altera_a_lei_628-2018_casa_de_passagem_indigena.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei__037-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_038-2023_-_ratificacao_da_2a_alteracao_contratual_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_041-2023_-_reajuste_salarial_2024_-_servidores_e_cons._tutelares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_042-2023_-_reajuste_salarial_2024_-_professores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_no_043-2023_-_recomposicao_salarial_-_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_044-2023-_altera_lei_901-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_045-2023_-_altera_a_lei_30-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_046-2023_-_adicional_de_insalubridade_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_047-2023_-_criacao_da_travessa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/30/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/68/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/27/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/28/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/71/lei_municipal_no_876-2023_-_altera_a_lei_857_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/72/lei_municipal_no_877-2023_-_cria_a__politica_municipal_denominada_comunicacao_protetiva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/73/lei_municipal_no_878-2023_-_refis_agua__2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/64/lei_municipal_no_879-2023_-_institui_o_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/67/lei_municipal_no_869-2023_-_associacao_academicos_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/70/lei_municipal_no_875-2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/74/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/75/lei_municipal_no_885-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/98/lei_municipal_no_891-2023_-_alteracao_da_lei_200-2006_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/131/lei_municipal_no_903-2023_-_udr_a._p._m..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/32/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/65/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/79/lei_complementar_no_080-2023_-_altera_o_anexo_i_e_iv_da_lc_073-2022_e_anexo_viii_da_lc_037-2015_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/10/indi_no_001_faixa_de_pedestres_e_placas_no_cruzamento_da_esc_princesa__raimundex.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/11/ind_no_002_revitalizacao_do_canteiro_central_da_av_per_norte_odenilio.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/12/ind_no_003_sinalizacao_e_faixas_na_av_das_itaubas_odenilio.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/13/ind_no_004_construcao_de_ponto_de_onibus_wellinton.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/14/ind_no_005_iluminacao_wellinton.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_no_006_lixeiras_ecologicas__raimundex.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/16/ind_no_007__travessia_elevada_felipe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/18/ind_no_009_revitalizacao_do_canteiro_central_da_av_xanxere_raimundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_no_010_sistema_de_identificacao_na_entrada_das_escolas_e_creche_raimundo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/59/ind_no_011_quadra_coberta_esc_malvinaodenilio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/61/ind_no_12_adicional_de_insalubridade_raimundo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/80/ind_no_013__tecnico_de_enfermagem__adriana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/90/ind_no_014_parquino_no_ena_felipe.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/91/ind_no_015_mesas_e_bancos_na_praca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/94/ind_no_016_coberrtura_na_esc_princesa_isabel_raimundex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/97/ind_no_017_reparos_na_pista_de_motocros_manoel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/99/ind_no_018_creche_bercario_no_bela_vista_raimundo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/105/ind_no_020_requalificacao_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/106/ind_no_021_fraldario_odenilio.docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/109/ind_no_022_fazer_aceiro_ao_redor_do_lixao_manoel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/110/ind_no_023_trocar_areia_do_parquinho_da_oista_de_caminhada_manoel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/113/ind_no_024_manutencao_nas_estradas_do_ena_felipe.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/128/ind_no_025_cercar_parqueinho_do_bela_vista_adriana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/135/indicacao_no_026-2023_contencao_de_agua_na_estrada_fn_73-felipe.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/142/ind_no_027_desvincular_farmacia_do__predio_do_pa_raimundo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/141/ind_no_028_rede_de_protecao_quadra_do_bela_vista_raimundex.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/143/ind_no_29_escomento_pluvial_na_praca_02_felipe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/145/ind_no_030_sinalizacao_e_lombada_na_mt_225_raimundo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/146/ind_no_031_continuidade_das_ruas_florianopolis_e_ipora_raimundo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/148/ind_no_032_decretar_estado_de_emergencia_felipe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/151/ind_no_033_desmenbrar_sec_educacao_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/153/ind_no_34_pintar_faixa_de_estacionamento_p_onibus_escolar_manoel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/154/ind_no_035_faixa_de_travessia_elevada_em_frente_a_escola_bela_vista_manoel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_001_dados_do_finisa_felipe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/130/mocao_de_apoio_ao_congresso_nacional_-_anti_aborto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_repudio_a_indicacao_de_flavio_dino_ao_stf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/49/veto_-_projeto_de_lei_017.2022_-_regularizacao_do_servico_de_taxi_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/81/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/37/resolucao_no_003-2023_rga_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/15/proj_lei_comp_002_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_003_2023_-_termo_de_fomento_005_2023_-_associacao_frei_miguel_bottacin_de_apoio_ao_idoso_-_ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012_2023_-_refis_2023_-_agua.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_018-2023_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei__036-2023_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_no_039-2023_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/41/proj_leg_002-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/40/proj_leg__003-2023_radio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/134/proj_lei_legislativo_016-2023_altera_a_verba_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/108/just_de_falta_marta_dama.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/39/proj_leg_001-2023_apadrinhamento_de_espacos_publicos_a_particulares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/34/proj_leg_004-2023_altera_a_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/33/proj_leg_005-2023_altera_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/22/proj_leg_006-2023_criada_a_politica_municipal_denominada_comunicacao_protetiva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/23/proj_leg__007-2023_alteracao_nome_da_praca_15-odenilio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/50/proj_leg_008-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_cria_cargo_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/51/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/56/proj_leg_010-2023_torna_utilizade_publica_cdl-_manoel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/60/proj_leg_011-2023_institui_a_proibicao_de_musicas_eroticas_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/78/proj_leg_012-2023_altera_a_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/92/proj_leg_013-2023_-_13o_e_ferias_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/114/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/115/proj_lei_legislativo_015-2023_publicacao_no_site_da_administracao_publica_municipal_os_nomes_e_outras_informacoes_relacionadas_aos_emp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/121/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_decreto_legislativo_001_dep._emanuel_pinehiro_neto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_decreto_legislativo_002_dep._janaina_riva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_decreto_legislativo_003_dep._juarez_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_decreto_legislativo_004_dep._thiago_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_decreto_legislativo_005_dep._joao_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_no_003-2023_regulamenta_adiantamentos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_resolucao_004-2023_regulamenta_faltas_justificaveis_vereadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_resolucao_005-2023_calendario_legislativo_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_complementar_no_001_2023_-_diretores_coordenadores_e_secretarios_adm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_complementar_no_002_2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_no_003_-_alteracao_do_anexo_i_e_iv_da_lc_073-2022_e_inclusao_das_atribuicoes_no_anexo_viii_da_lc_037-2015..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_complementar_no_004_-_cria_a_secretaria_de_desenvolvimento_altera_a_lc_025-2013_e_o_anexo_i_da_lc_073-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_complementar_no_005_-_secretario_de_ag._ma_e_turismo_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_complementar_no_006-2023_-_altera_a_lc_40-2015_-_criacao_de_cargo_na_feliz_previ.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_complementar_no_007-2023_-_altera_a_o_ctm_-_taxa_de_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/36/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_001_2023_-_termo_de_fomento_003_2023_-_associacao_comunitaria_cultural_e_folclorica_de_feliz_natal_-_ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_002_2023_-_termo_de_fomento_004_2023_-_associacao_academicos_de_feliz_natal_-_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_007_2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_008_2023_-_termo_de_fomento_aa4p__r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_009_2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_010_2023_-_altera_a_lei_857_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_011_2023_-_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_no_013-2023_-_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_no_014-2023_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_015-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_019-2023_-_cdl_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/96/projeto_de_lei_no_020-2023_-_repasse_financeiro_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_no_021-2023_-_cfcs_termo_de_cessao_de_uso_de_area.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_no_022-2023_-_limpeza_dos_imoveis_para_expofeliz_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_no_023-2023_-_termo_de_fomento_liga_motocross.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_no_024-2023_-_termo_de_fomento_associacao_grenal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_no_025-2023_-_alteracao_da_lei_863-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_027-2023_-_credito_adicional_na_loa_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_no_028-2023_-_termo_de_fomento_aa4p__r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_no_029-2023_-_ass._dos_idosos__r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_031-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_034-2023_-_abre_credito_adicional_na_loa_2023_sec_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_035-2023_-_altera_a_lei_628-2018_casa_de_passagem_indigena.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei__037-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_038-2023_-_ratificacao_da_2a_alteracao_contratual_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_041-2023_-_reajuste_salarial_2024_-_servidores_e_cons._tutelares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_042-2023_-_reajuste_salarial_2024_-_professores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_no_043-2023_-_recomposicao_salarial_-_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_044-2023-_altera_lei_901-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_045-2023_-_altera_a_lei_30-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_046-2023_-_adicional_de_insalubridade_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_047-2023_-_criacao_da_travessa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/30/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/68/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/27/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/28/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/71/lei_municipal_no_876-2023_-_altera_a_lei_857_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/72/lei_municipal_no_877-2023_-_cria_a__politica_municipal_denominada_comunicacao_protetiva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/73/lei_municipal_no_878-2023_-_refis_agua__2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/64/lei_municipal_no_879-2023_-_institui_o_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/67/lei_municipal_no_869-2023_-_associacao_academicos_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/70/lei_municipal_no_875-2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/74/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/75/lei_municipal_no_885-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/98/lei_municipal_no_891-2023_-_alteracao_da_lei_200-2006_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/131/lei_municipal_no_903-2023_-_udr_a._p._m..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/32/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/65/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/79/lei_complementar_no_080-2023_-_altera_o_anexo_i_e_iv_da_lc_073-2022_e_anexo_viii_da_lc_037-2015_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/10/indi_no_001_faixa_de_pedestres_e_placas_no_cruzamento_da_esc_princesa__raimundex.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/11/ind_no_002_revitalizacao_do_canteiro_central_da_av_per_norte_odenilio.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/12/ind_no_003_sinalizacao_e_faixas_na_av_das_itaubas_odenilio.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/13/ind_no_004_construcao_de_ponto_de_onibus_wellinton.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/14/ind_no_005_iluminacao_wellinton.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_no_006_lixeiras_ecologicas__raimundex.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/16/ind_no_007__travessia_elevada_felipe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/18/ind_no_009_revitalizacao_do_canteiro_central_da_av_xanxere_raimundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_no_010_sistema_de_identificacao_na_entrada_das_escolas_e_creche_raimundo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/59/ind_no_011_quadra_coberta_esc_malvinaodenilio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/61/ind_no_12_adicional_de_insalubridade_raimundo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/80/ind_no_013__tecnico_de_enfermagem__adriana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/90/ind_no_014_parquino_no_ena_felipe.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/91/ind_no_015_mesas_e_bancos_na_praca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/94/ind_no_016_coberrtura_na_esc_princesa_isabel_raimundex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/97/ind_no_017_reparos_na_pista_de_motocros_manoel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/99/ind_no_018_creche_bercario_no_bela_vista_raimundo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/105/ind_no_020_requalificacao_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/106/ind_no_021_fraldario_odenilio.docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/109/ind_no_022_fazer_aceiro_ao_redor_do_lixao_manoel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/110/ind_no_023_trocar_areia_do_parquinho_da_oista_de_caminhada_manoel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/113/ind_no_024_manutencao_nas_estradas_do_ena_felipe.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/128/ind_no_025_cercar_parqueinho_do_bela_vista_adriana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/135/indicacao_no_026-2023_contencao_de_agua_na_estrada_fn_73-felipe.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/142/ind_no_027_desvincular_farmacia_do__predio_do_pa_raimundo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/141/ind_no_028_rede_de_protecao_quadra_do_bela_vista_raimundex.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/143/ind_no_29_escomento_pluvial_na_praca_02_felipe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/145/ind_no_030_sinalizacao_e_lombada_na_mt_225_raimundo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/146/ind_no_031_continuidade_das_ruas_florianopolis_e_ipora_raimundo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/148/ind_no_032_decretar_estado_de_emergencia_felipe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/151/ind_no_033_desmenbrar_sec_educacao_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/153/ind_no_34_pintar_faixa_de_estacionamento_p_onibus_escolar_manoel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/154/ind_no_035_faixa_de_travessia_elevada_em_frente_a_escola_bela_vista_manoel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_001_dados_do_finisa_felipe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/130/mocao_de_apoio_ao_congresso_nacional_-_anti_aborto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_repudio_a_indicacao_de_flavio_dino_ao_stf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/49/veto_-_projeto_de_lei_017.2022_-_regularizacao_do_servico_de_taxi_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/81/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/37/resolucao_no_003-2023_rga_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/15/proj_lei_comp_002_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_003_2023_-_termo_de_fomento_005_2023_-_associacao_frei_miguel_bottacin_de_apoio_ao_idoso_-_ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012_2023_-_refis_2023_-_agua.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_018-2023_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei__036-2023_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_no_039-2023_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/41/proj_leg_002-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/40/proj_leg__003-2023_radio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/134/proj_lei_legislativo_016-2023_altera_a_verba_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/108/just_de_falta_marta_dama.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="96.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="204.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>