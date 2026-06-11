--- v1 (2026-04-07)
+++ v2 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="499">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="497">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1472,56 +1472,50 @@
     <t>PROJETO DE LEI Nº 017/2023_x000D_
 ALTERA O ARTIGO 5º DA LEI MUNICIPAL Nº 200, DE 02 DE DEZEMBRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/49/veto_-_projeto_de_lei_017.2022_-_regularizacao_do_servico_de_taxi_no_municipio.pdf</t>
   </si>
   <si>
     <t>Veto ao Proj de Lei Leg 017/2023</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/81/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI LEGISLATIVO Nº 009/2023_x000D_
 DATA: 13 DE JUNHO DE 2023_x000D_
 SÚMULA: VETA O PROJETO DE LEI LEGISLATIVO Nº 009, DE 20 DE ABRIL DE 2023, DE AUTORIA DA CÂMARA MUNICIPAL DE VEREADORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Justificativa ao Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Justificativa ao PL 005/2023</t>
   </si>
   <si>
     <t>JPR</t>
   </si>
   <si>
     <t>Jutificativa de Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/37/resolucao_no_003-2023_rga_servidores_e_vereadores.pdf</t>
   </si>
   <si>
     <t>RGA/2023, o PR é de autoria da Câmara.</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Justificativa ao Projeto de Lei Municipal</t>
   </si>
@@ -1967,51 +1961,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/39/proj_leg_001-2023_apadrinhamento_de_espacos_publicos_a_particulares.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/34/proj_leg_004-2023_altera_a_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/33/proj_leg_005-2023_altera_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/22/proj_leg_006-2023_criada_a_politica_municipal_denominada_comunicacao_protetiva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/23/proj_leg__007-2023_alteracao_nome_da_praca_15-odenilio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/50/proj_leg_008-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_cria_cargo_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/51/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/56/proj_leg_010-2023_torna_utilizade_publica_cdl-_manoel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/60/proj_leg_011-2023_institui_a_proibicao_de_musicas_eroticas_em_escolas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/78/proj_leg_012-2023_altera_a_verba_indenizatoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/92/proj_leg_013-2023_-_13o_e_ferias_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/114/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/115/proj_lei_legislativo_015-2023_publicacao_no_site_da_administracao_publica_municipal_os_nomes_e_outras_informacoes_relacionadas_aos_emp.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/121/proj_lei_legislativo_014_2023_obriga_executivo_a_mandar_copia_licitacao_e_contrato_para_legislativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_decreto_legislativo_001_dep._emanuel_pinehiro_neto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_decreto_legislativo_002_dep._janaina_riva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_decreto_legislativo_003_dep._juarez_alves_da_costa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_decreto_legislativo_004_dep._thiago_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_decreto_legislativo_005_dep._joao_jose_de_matos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_no_003-2023_regulamenta_adiantamentos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/140/projeto_de_resolucao_004-2023_regulamenta_faltas_justificaveis_vereadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/149/projeto_de_resolucao_005-2023_calendario_legislativo_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_complementar_no_001_2023_-_diretores_coordenadores_e_secretarios_adm.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_complementar_no_002_2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_complementar_no_003_-_alteracao_do_anexo_i_e_iv_da_lc_073-2022_e_inclusao_das_atribuicoes_no_anexo_viii_da_lc_037-2015..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_complementar_no_004_-_cria_a_secretaria_de_desenvolvimento_altera_a_lc_025-2013_e_o_anexo_i_da_lc_073-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_complementar_no_005_-_secretario_de_ag._ma_e_turismo_-_lc_025-2013.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_complementar_no_006-2023_-_altera_a_lc_40-2015_-_criacao_de_cargo_na_feliz_previ.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_complementar_no_007-2023_-_altera_a_o_ctm_-_taxa_de_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/36/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_001_2023_-_termo_de_fomento_003_2023_-_associacao_comunitaria_cultural_e_folclorica_de_feliz_natal_-_ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_002_2023_-_termo_de_fomento_004_2023_-_associacao_academicos_de_feliz_natal_-_ok.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_007_2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_no_008_2023_-_termo_de_fomento_aa4p__r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_009_2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_010_2023_-_altera_a_lei_857_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_011_2023_-_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_no_013-2023_-_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_no_014-2023_-_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_no_015-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_019-2023_-_cdl_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/96/projeto_de_lei_no_020-2023_-_repasse_financeiro_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_no_021-2023_-_cfcs_termo_de_cessao_de_uso_de_area.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_no_022-2023_-_limpeza_dos_imoveis_para_expofeliz_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_no_023-2023_-_termo_de_fomento_liga_motocross.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_no_024-2023_-_termo_de_fomento_associacao_grenal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_no_025-2023_-_alteracao_da_lei_863-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_027-2023_-_credito_adicional_na_loa_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_no_028-2023_-_termo_de_fomento_aa4p__r_50.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_lei_no_029-2023_-_ass._dos_idosos__r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_031-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_034-2023_-_abre_credito_adicional_na_loa_2023_sec_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_035-2023_-_altera_a_lei_628-2018_casa_de_passagem_indigena.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/139/projeto_de_lei__037-2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_038-2023_-_ratificacao_da_2a_alteracao_contratual_do_cidesa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_041-2023_-_reajuste_salarial_2024_-_servidores_e_cons._tutelares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_042-2023_-_reajuste_salarial_2024_-_professores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_lei_no_043-2023_-_recomposicao_salarial_-_prefeito_vice-prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_lei_no_044-2023-_altera_lei_901-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_lei_no_045-2023_-_altera_a_lei_30-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_lei_no_046-2023_-_adicional_de_insalubridade_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_047-2023_-_criacao_da_travessa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/30/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/68/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/27/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/28/lei_municipal_no_874-2023_-_nova_lei_do_fmdca_cmdca_e_conselho_tutelar_resolucao_no_231_2022_conanda.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/71/lei_municipal_no_876-2023_-_altera_a_lei_857_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/72/lei_municipal_no_877-2023_-_cria_a__politica_municipal_denominada_comunicacao_protetiva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/73/lei_municipal_no_878-2023_-_refis_agua__2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/64/lei_municipal_no_879-2023_-_institui_o_sistema_municipal_de_cultura_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/67/lei_municipal_no_869-2023_-_associacao_academicos_de_feliz_natal.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/70/lei_municipal_no_875-2023_-_inclusao_do_art._4o-a_na_lei_846_2022_isencao_de_itbi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/74/lei_municipal_no_870-2023_-_termo_de_fomento_aa4p.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/75/lei_municipal_no_885-2023_-_alteracao_do_percentual_maximo_da_consignacao_em_folha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/98/lei_municipal_no_891-2023_-_alteracao_da_lei_200-2006_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/131/lei_municipal_no_903-2023_-_udr_a._p._m..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/32/lei_complementar_no_078-2023_-_diretores_-_coordenadores.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/65/lei_complementar_no_079-2023_-_homologacao_da_reavliacao_atuarial_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/79/lei_complementar_no_080-2023_-_altera_o_anexo_i_e_iv_da_lc_073-2022_e_anexo_viii_da_lc_037-2015_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/10/indi_no_001_faixa_de_pedestres_e_placas_no_cruzamento_da_esc_princesa__raimundex.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/11/ind_no_002_revitalizacao_do_canteiro_central_da_av_per_norte_odenilio.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/12/ind_no_003_sinalizacao_e_faixas_na_av_das_itaubas_odenilio.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/13/ind_no_004_construcao_de_ponto_de_onibus_wellinton.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/14/ind_no_005_iluminacao_wellinton.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_no_006_lixeiras_ecologicas__raimundex.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/16/ind_no_007__travessia_elevada_felipe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/18/ind_no_009_revitalizacao_do_canteiro_central_da_av_xanxere_raimundo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_no_010_sistema_de_identificacao_na_entrada_das_escolas_e_creche_raimundo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/59/ind_no_011_quadra_coberta_esc_malvinaodenilio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/61/ind_no_12_adicional_de_insalubridade_raimundo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/80/ind_no_013__tecnico_de_enfermagem__adriana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/90/ind_no_014_parquino_no_ena_felipe.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/91/ind_no_015_mesas_e_bancos_na_praca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/94/ind_no_016_coberrtura_na_esc_princesa_isabel_raimundex.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/97/ind_no_017_reparos_na_pista_de_motocros_manoel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/99/ind_no_018_creche_bercario_no_bela_vista_raimundo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/105/ind_no_020_requalificacao_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/106/ind_no_021_fraldario_odenilio.docx.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/109/ind_no_022_fazer_aceiro_ao_redor_do_lixao_manoel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/110/ind_no_023_trocar_areia_do_parquinho_da_oista_de_caminhada_manoel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/113/ind_no_024_manutencao_nas_estradas_do_ena_felipe.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/128/ind_no_025_cercar_parqueinho_do_bela_vista_adriana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/135/indicacao_no_026-2023_contencao_de_agua_na_estrada_fn_73-felipe.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/142/ind_no_027_desvincular_farmacia_do__predio_do_pa_raimundo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/141/ind_no_028_rede_de_protecao_quadra_do_bela_vista_raimundex.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/143/ind_no_29_escomento_pluvial_na_praca_02_felipe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/145/ind_no_030_sinalizacao_e_lombada_na_mt_225_raimundo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/146/ind_no_031_continuidade_das_ruas_florianopolis_e_ipora_raimundo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/148/ind_no_032_decretar_estado_de_emergencia_felipe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/151/ind_no_033_desmenbrar_sec_educacao_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/153/ind_no_34_pintar_faixa_de_estacionamento_p_onibus_escolar_manoel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/154/ind_no_035_faixa_de_travessia_elevada_em_frente_a_escola_bela_vista_manoel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_001_dados_do_finisa_felipe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/130/mocao_de_apoio_ao_congresso_nacional_-_anti_aborto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/152/mocao_de_repudio_a_indicacao_de_flavio_dino_ao_stf.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_017-2023_-_alteracao_do_art._5o_da_lei_200-2006_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/49/veto_-_projeto_de_lei_017.2022_-_regularizacao_do_servico_de_taxi_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/81/veto_ao_projeto_de_lei_legislativo_no_009_2023_-_carteira_municipal_do_autista.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_005_2023_-_processo_seletivo_publico_de_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/37/resolucao_no_003-2023_rga_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/15/proj_lei_comp_002_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_no_003_2023_-_termo_de_fomento_005_2023_-_associacao_frei_miguel_bottacin_de_apoio_ao_idoso_-_ok.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/46/projeto_de_lei_no_004_2023_-_termo_de_fomento_006_2023_-_comunidade_terapeutica_emanuel_deus_conosco_-_ok.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_006_2023_-_alteracao_dos_incisos_dispostos_no__2o_do_art._1o_da_lei_756_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012_2023_-_refis_2023_-_agua.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_018-2023_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_lei__036-2023_-_autoriza_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/147/projeto_de_lei_no_039-2023_-_refis_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/41/proj_leg_002-2023_altera_lotacionograma_de_cargos_da_camara_municipal_de_feliz_natal_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/40/proj_leg__003-2023_radio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/134/proj_lei_legislativo_016-2023_altera_a_verba_indenizatoria.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2023/108/just_de_falta_marta_dama.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="204.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5364,401 +5358,401 @@
       </c>
       <c r="E130" t="s">
         <v>451</v>
       </c>
       <c r="F130" t="s">
         <v>109</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H130" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>251</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>22</v>
       </c>
       <c r="D131" t="s">
+        <v>320</v>
+      </c>
+      <c r="E131" t="s">
+        <v>108</v>
+      </c>
+      <c r="F131" t="s">
+        <v>109</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="E131" t="s">
+      <c r="H131" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>229</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>86</v>
       </c>
       <c r="D132" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E132" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F132" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="H132" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>67</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>10</v>
       </c>
       <c r="D133" t="s">
+        <v>462</v>
+      </c>
+      <c r="E133" t="s">
+        <v>463</v>
+      </c>
+      <c r="F133" t="s">
+        <v>109</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>464</v>
-      </c>
-[...7 lines deleted...]
-        <v>466</v>
       </c>
       <c r="H133" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>259</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>86</v>
       </c>
       <c r="D134" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E134" t="s">
+        <v>463</v>
+      </c>
+      <c r="F134" t="s">
+        <v>109</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="F134" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H134" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>255</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E135" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F135" t="s">
         <v>109</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="H135" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>244</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>26</v>
       </c>
       <c r="D136" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E136" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F136" t="s">
         <v>109</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="H136" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>199</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>53</v>
       </c>
       <c r="D137" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E137" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F137" t="s">
         <v>109</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="H137" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>179</v>
       </c>
       <c r="D138" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E138" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F138" t="s">
         <v>109</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="H138" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>130</v>
       </c>
       <c r="D139" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E139" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F139" t="s">
         <v>109</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="H139" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>8</v>
       </c>
       <c r="D140" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="E140" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F140" t="s">
         <v>109</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="H140" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>237</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>82</v>
       </c>
       <c r="D141" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E141" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="F141" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="H141" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>86</v>
       </c>
       <c r="D142" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E142" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="F142" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="H142" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>72</v>
       </c>
       <c r="D143" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E143" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="F143" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="H143" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="E144" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="F144" t="s">
         <v>360</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="H144" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>