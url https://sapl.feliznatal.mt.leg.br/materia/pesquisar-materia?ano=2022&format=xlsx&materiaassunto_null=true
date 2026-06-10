--- v0 (2026-02-21)
+++ v1 (2026-06-10)
@@ -54,469 +54,469 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Odenilio Moreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_001_reparos_na_galeria_da_praca_da_saudade_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_001_reparos_na_galeria_da_praca_da_saudade_odenilio.pdf</t>
   </si>
   <si>
     <t>Fazer reparos na galeria de águas pluviais da Praça da Saudade antiga Praça 13.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Manoel Aparecido Nazário</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_002_iluminacao_na_perimetral_leste_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_002_iluminacao_na_perimetral_leste_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido instalar iluminação pública na Perimetral Leste.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_003_telar_a_quadra_de_volei_da_praca_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_003_telar_a_quadra_de_volei_da_praca_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de telar as quadras de vôlei da Praça 17 de Novembro.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_004_iluminacao_do_canteiro_centran_da_av_dante_martins_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_004_iluminacao_do_canteiro_centran_da_av_dante_martins_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar iluminação no canteiro central da Avenida Dante Martins de Oliveira, do perímetro da Rua São Miguel do Oeste até a Perimetral Leste.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Adriana de Souza Silva Dias</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_005_pintura_da_quadra_do_ena_adriana.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_005_pintura_da_quadra_do_ena_adriana.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de pintar a quadra de esporte do Assentamento Ena.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_006_const_quadra_esp_na_escola_mario_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_006_const_quadra_esp_na_escola_mario_odenilio.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir uma quadra esportiva, coberta, com banheiros na Escola Mario Ciro Silva Rosa.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_007_iluminacao_no_ass_ena_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_007_iluminacao_no_ass_ena_odenilio.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de iluminar alguns pontos específicos do Assentamento Ena.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Raimundo Pedro Pinto Raposo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_008_abrigos_na_rua_uruguai_raimundo_pedro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_008_abrigos_na_rua_uruguai_raimundo_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido construir ponto de ônibus ao longo da rua Uruguai.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_009_projeto__distribuicao_de_terra_p_aterro_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_009_projeto__distribuicao_de_terra_p_aterro_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido elaborar um projeto que viabilize a entrega de terra para aterro.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar redutores de velocidade no percurso da Rua São José dos Cedros.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Raimundo Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_11_cameras_nas_escolas_e_creche_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_11_cameras_nas_escolas_e_creche_raimundex.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar câmeras de segurança e interfones na entrada das escolas municipais e da creche.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_12_quebra_molas_na_mt_225_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_12_quebra_molas_na_mt_225_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir um quebra molas na MT 225 entre o comércio da Dona Irma e o Hotel JM.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Flávio André Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_13_placa_luminosa_flavio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_13_placa_luminosa_flavio.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido restaurar a placa de na divisa do município de Feliz Natal em Vera.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_14_sinal_da_tvca_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_14_sinal_da_tvca_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir um abrigo adequado para instalação dos equipamentos da repetidora da TV Centro América.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_15__reforma_da_praca_do_bela_vista_raimundo_gomes.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_15__reforma_da_praca_do_bela_vista_raimundo_gomes.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de reformar a Praça do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_16_reforma_do_tio_teco_raimundo_gomes.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_16_reforma_do_tio_teco_raimundo_gomes.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de reformar os banheiros, os vestiários e as arquibancadas do Complexo Esportivo do Tio Teco.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_17_placas_e_quebra_molas_bela_vista_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_17_placas_e_quebra_molas_bela_vista_raimundex.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar lombadas e placa de “PARE” na Rua dos Pinheiros com Rua das Amesclas no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir uma pista de Bicicross.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_19_psicologa_na_escolinha_andre.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_19_psicologa_na_escolinha_andre.pdf</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_20_reforma_da_quadra_da_escola_princesa_isabel_andre.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_20_reforma_da_quadra_da_escola_princesa_isabel_andre.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de reformar a quadra da Escola Princesa Isabel.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_21_lixeiras_na_avenida_raimundo_pedro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_21_lixeiras_na_avenida_raimundo_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar lixeiras ecológicas na Avenida Maravilha.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/indicacao_no_22_conceder_adicional_ao_conselheiro_tutelar_raimundo_pedro.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/indicacao_no_22_conceder_adicional_ao_conselheiro_tutelar_raimundo_pedro.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de conceder adicional de periculosidade e vale alimentação aos conselheiros tutelares.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de fazer contenção na forma de arquibancada na lateral do campo do Complexo Esportivo Tio Teco.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_24__iliminacao_rua_dos_angelins_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_24__iliminacao_rua_dos_angelins_odenilio.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de iluminar a Rua dos Ipês e a Avenida dos Cedrinhos.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Felipe Reinehr Faganello</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/indicacao_no_25_red_de_veloc._rua_sao_miguel_do_oeste_felipe.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/indicacao_no_25_red_de_veloc._rua_sao_miguel_do_oeste_felipe.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar redutores de velocidade duplo na Rua São Miguel do Oeste.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/indicacao_no_26_redutores_na_rua_sao_carlos_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/indicacao_no_26_redutores_na_rua_sao_carlos_odenilio.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de instalar redutores de velocidade no percurso da Rua São Carlos.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/indicacao_no_27_festival_de_pesca_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/indicacao_no_27_festival_de_pesca_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de criar o Festival de Pesca Anual no município de Feliz Natal MT.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Marta Dama</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/indicacao_no_28_aumento_salario_p_enfermeiros_e_tecnicos_marta.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/indicacao_no_28_aumento_salario_p_enfermeiros_e_tecnicos_marta.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de dar aumento  salarial aos Enfermeiros e Técnicos de Enfermagem.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_29_vale_alimentacao__para_educacao_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_29_vale_alimentacao__para_educacao_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de conceder o Vale Alimentação aos Profissionais da Educação.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_30_quebra_molas_pinhalzinho_esq_com_seara_raimundo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_30_quebra_molas_pinhalzinho_esq_com_seara_raimundo.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de construir um quebra-molas na Rua Pinhalzinho esquina com Seara</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_31_manutencao_na_rua_industrial_odenilio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_31_manutencao_na_rua_industrial_odenilio.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a_x000D_
 presente Indicação para que sejam tomadas as devidas providências no sentido de arrumar_x000D_
 a tubulação do final da Rua Industrial chegando na Vila Esperança.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_32_area_de_lazer__prox_a_cohab_raimundex.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_32_area_de_lazer__prox_a_cohab_raimundex.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a_x000D_
 presente Indicação para que sejam tomadas as devidas providências no sentido de_x000D_
 construir uma área de lazer nos lotes atrás da casa dos policiais militares na Cohab na_x000D_
 Rua Travessa Rio Tartaruga esquina com a Rua Laguna.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_33_limpeza_e_cercamento_na_perimetral_sul_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_33_limpeza_e_cercamento_na_perimetral_sul_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio_x000D_
 Dubiella, a presente Indicação para que sejam tomadas as devidas providências_x000D_
 no sentido de limpar um trecho da Perimetral Sul.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_34_equiparacao_salarial_do_psicologo_manoel.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_34_equiparacao_salarial_do_psicologo_manoel.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja encaminhado ao excelentíssimo senhor Prefeito Municipal José Antônio Dubiella, a presente Indicação para que sejam tomadas as devidas providências no sentido de fazer equiparação salarial dos Psicólogos equivalente a remuneração do Assistente Social.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -823,67 +823,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_001_reparos_na_galeria_da_praca_da_saudade_odenilio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_002_iluminacao_na_perimetral_leste_manoel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_003_telar_a_quadra_de_volei_da_praca_manoel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_004_iluminacao_do_canteiro_centran_da_av_dante_martins_manoel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_005_pintura_da_quadra_do_ena_adriana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_006_const_quadra_esp_na_escola_mario_odenilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_007_iluminacao_no_ass_ena_odenilio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_008_abrigos_na_rua_uruguai_raimundo_pedro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_009_projeto__distribuicao_de_terra_p_aterro_manoel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_11_cameras_nas_escolas_e_creche_raimundex.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_12_quebra_molas_na_mt_225_manoel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_13_placa_luminosa_flavio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_14_sinal_da_tvca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_15__reforma_da_praca_do_bela_vista_raimundo_gomes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_16_reforma_do_tio_teco_raimundo_gomes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_17_placas_e_quebra_molas_bela_vista_raimundex.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_19_psicologa_na_escolinha_andre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_20_reforma_da_quadra_da_escola_princesa_isabel_andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_21_lixeiras_na_avenida_raimundo_pedro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/indicacao_no_22_conceder_adicional_ao_conselheiro_tutelar_raimundo_pedro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_24__iliminacao_rua_dos_angelins_odenilio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/indicacao_no_25_red_de_veloc._rua_sao_miguel_do_oeste_felipe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/indicacao_no_26_redutores_na_rua_sao_carlos_odenilio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/indicacao_no_27_festival_de_pesca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/indicacao_no_28_aumento_salario_p_enfermeiros_e_tecnicos_marta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_29_vale_alimentacao__para_educacao_raimundo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_30_quebra_molas_pinhalzinho_esq_com_seara_raimundo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_31_manutencao_na_rua_industrial_odenilio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_32_area_de_lazer__prox_a_cohab_raimundex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_33_limpeza_e_cercamento_na_perimetral_sul_manoel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_34_equiparacao_salarial_do_psicologo_manoel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_no_001_reparos_na_galeria_da_praca_da_saudade_odenilio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_no_002_iluminacao_na_perimetral_leste_manoel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_no_003_telar_a_quadra_de_volei_da_praca_manoel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_no_004_iluminacao_do_canteiro_centran_da_av_dante_martins_manoel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_no_005_pintura_da_quadra_do_ena_adriana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_no_006_const_quadra_esp_na_escola_mario_odenilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_no_007_iluminacao_no_ass_ena_odenilio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_no_008_abrigos_na_rua_uruguai_raimundo_pedro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_no_009_projeto__distribuicao_de_terra_p_aterro_manoel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_no_11_cameras_nas_escolas_e_creche_raimundex.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_no_12_quebra_molas_na_mt_225_manoel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_no_13_placa_luminosa_flavio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_no_14_sinal_da_tvca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_no_15__reforma_da_praca_do_bela_vista_raimundo_gomes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_no_16_reforma_do_tio_teco_raimundo_gomes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_no_17_placas_e_quebra_molas_bela_vista_raimundex.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1219/indicacao_no_19_psicologa_na_escolinha_andre.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1220/indicacao_no_20_reforma_da_quadra_da_escola_princesa_isabel_andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1222/indicacao_no_21_lixeiras_na_avenida_raimundo_pedro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1223/indicacao_no_22_conceder_adicional_ao_conselheiro_tutelar_raimundo_pedro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1225/indicacao_no_24__iliminacao_rua_dos_angelins_odenilio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1226/indicacao_no_25_red_de_veloc._rua_sao_miguel_do_oeste_felipe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1227/indicacao_no_26_redutores_na_rua_sao_carlos_odenilio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1228/indicacao_no_27_festival_de_pesca_raimundo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1229/indicacao_no_28_aumento_salario_p_enfermeiros_e_tecnicos_marta.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1230/indicacao_no_29_vale_alimentacao__para_educacao_raimundo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1231/indicacao_no_30_quebra_molas_pinhalzinho_esq_com_seara_raimundo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1232/indicacao_no_31_manutencao_na_rua_industrial_odenilio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1233/indicacao_no_32_area_de_lazer__prox_a_cohab_raimundex.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1234/indicacao_no_33_limpeza_e_cercamento_na_perimetral_sul_manoel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2022/1265/indicacao_no_34_equiparacao_salarial_do_psicologo_manoel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>