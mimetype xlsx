--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,1694 +54,1694 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/897/ind_001_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/897/ind_001_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir ou alugar uma casa para que sirva de apoio aos trabalhadores rurais_x000D_
 de nosso município.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/898/ind_002_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/898/ind_002_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir nesta cidade de Feliz Natal a sede própria do Clube da 3º Idade. E_x000D_
 que seja instalado uma Academia de ginástica contendo os principais equipamentos de_x000D_
 exercício. Para atender necessidades e dar mais comodidade as pessoas idosas do nosso_x000D_
 município.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/899/ind_003_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/899/ind_003_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito em Exercício, Senhor Edson de Castro_x000D_
 Fonseca, a presente Indicação para que o mesmo crie um Projeto de Lei Municipal_x000D_
 isentando os aposentados e pensionistas dos impostos municipais e que estipule taxa_x000D_
 mínima a tarifa cobrada sobre o fornecimento de água para as pessoas de baixa renda_x000D_
 que ganham até um salário mínimo perante comprovante.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/900/ind_004_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/900/ind_004_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de adquirir um caminhão pipa equipado para incêndios.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/901/ind_005_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/901/ind_005_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de atender as necessidades do Conselho Tutelar construindo ou alugando uma_x000D_
 casa para servir de abrigo para as crianças que estão sobre a guarda do Conselho_x000D_
 Tutelar.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/902/ind_006_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/902/ind_006_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de fazer um campo experimental para experiências variadas para o_x000D_
 Assentamento Ena, junto com a Secretaria de Agricultura do município e EMPAER.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/903/ind_007_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/903/ind_007_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir um abatedouro municipal. Esta matéria vem reforçar a indicação_x000D_
 n°.013/2007, 007/2008 , 014/2009 e 005/2010.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/904/ind_008_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/904/ind_008_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir abrigos nas estradas dos travessões do Assentamento Ena._x000D_
 Reforçando a indicação n°. 081/2007, 004/2008, 015/2009 e 006/2010.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/905/ind_009_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/905/ind_009_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente indicação para que sejam tomadas as devidas providências no_x000D_
 sentido construir estacionamentos de veículos leves nas vias laterais do canteiro central_x000D_
 da Avenida Maravilha, nesta cidade de Feliz Natal, Estado de Mato Grosso, reforçando_x000D_
 a Indicação nº 031/2008, 023/2009 e 007/2010.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/906/ind_010_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/906/ind_010_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que seja tomadas as devidas providencias para que_x000D_
 o mesmo faça uma área de lazer no projeto Meu Lar como parquinho infantil e quadra_x000D_
 de areia.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/908/ind_011_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/908/ind_011_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido para que o mesmo atenda a comunidade do Seringal e Associações locais com_x000D_
 um viveiro de mudas de seringas e outras espécies.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/910/ind_012_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/910/ind_012_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir uma creche no Bairro Bela Vista para atender as demandas das_x000D_
 mães que precisam trabalhar para ajudar no orçamento da família e não tem com quem_x000D_
 deixar seus filhos.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/912/ind_013_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/912/ind_013_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido para que junto com a Secretaria de Agricultura e Meio Ambiente venha fazer a_x000D_
 arborização em nossa cidade.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/913/ind_014_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/913/ind_014_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de reformar as casas do Conjunto Habitacional Meu Lar. Sugiro que busque_x000D_
 parceria junto ao Governo do Estado para a realização desta obra.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/914/ind_015_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/914/ind_015_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um Balneário, ou seja, um local de lazer aquático nas proximidades_x000D_
 da sede do município.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/915/ind_016_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/915/ind_016_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de ampliar o espaço físico do laboratório municipal para implantação de um_x000D_
 aparelho de Hematologia Automatizado para hemograma completo.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Cristina Riemer Chernaki Passador</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/916/ind_017_2011_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/916/ind_017_2011_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de viabilizar o atendimento fonoaudiológico para os professores que estiverem_x000D_
 precisando e ou promova um trabalho de prevenção das cordas vocais dos profissionais_x000D_
 da área da educação.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/917/ind_018_2011_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/917/ind_018_2011_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal em Exercício, Senhor Edson de_x000D_
 Castro Fonseca, a presente Indicação para que sejam tomadas as devidas providências_x000D_
 no sentido de instalar toldos na porta e janela da Padaria “Mãos na Massa” do Crás.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/918/ind_019_2011_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/918/ind_019_2011_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido para que sejam tapados os buracos das ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lauri Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/919/ind_020_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/919/ind_020_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal em Exercício Senhor Edson de_x000D_
 Castro Fonseca, a presente Indicação para que sejam tomadas as devidas providências_x000D_
 no sentido de fazer uma rede de internet para os alunos do Colégio do Assentamento_x000D_
 Ena.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/920/ind_021_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/920/ind_021_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de colocar um redutor de velocidade (tachão) na rua Florianópolis na entrada da_x000D_
 COHAB e no meio do mesmo bairro.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/921/ind_022_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/921/ind_022_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de instalar um telefone público para o Assentamento Ena.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/922/ind_023_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/922/ind_023_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma mão inglesa no encontro da Av. Maravilha com a Perimetral_x000D_
 Norte.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/923/ind_024_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/923/ind_024_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma rede de internet gratuita para a população da cidade de Feliz Natal.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Adriano Aparecido Silva dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/924/ind_025_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/924/ind_025_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa ouvido o soberano plenário para que seja_x000D_
 encaminhado ao excelentíssimo Prefeito Municipal Sr Edson Castro Fonseca, a presente_x000D_
 indicação para que sejam tomadas as devidas providencias no sentido de anexar à_x000D_
 licitação da compra de material para os PSFs os seguintes itens: ESTETOSCÓPIO,_x000D_
 ESFIGNOMAMOMETRO, SONNAR BCF, APARELHO ULTRASSON PARA_x000D_
 REMOÇÃO DE CALCULO, RESINA FOTOPOLIMERIZÁVEL.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/925/ind_026_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/925/ind_026_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma academia na Praça Central de Feliz Natal.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/926/ind_027_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/926/ind_027_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de pintar nos postes o nome das ruas no perímetro urbano de nosso município.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/927/ind_028_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/927/ind_028_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um ponto de ônibus escolar na rua das Amesclas frente ao mercado_x000D_
 Alar no bairro Bela Vista.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/928/ind_029_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/928/ind_029_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de colocar uma placa grande de identificação na entrada do bairro Bela Vista.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/929/ind_030_2011_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/929/ind_030_2011_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências para_x000D_
 que o mesmo cobre do Secretário de Serviços Urbanos para que coloque placas de_x000D_
 sinalizações no setor da avenida Dante de Oliveira até a rua Campos Novos e da rua São_x000D_
 Miguel D.Oeste até a Perimetral Leste, todas as travessas daquele setor não existe_x000D_
 placas nas esquinas.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/930/ind_031_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/930/ind_031_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer o término da abertura da rua Industrial, ligando-a a avenida Perimetral_x000D_
 Sul.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/931/ind_032_2011_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/931/ind_032_2011_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani. Que realize obra de asfaltamento na Rod MT 225 desde a Praça Arcelino_x000D_
 Sandrin até inicio da Rua São Miguel do Oeste e desta até o inicio do asfalto na_x000D_
 Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/932/ind_033_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/932/ind_033_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de reformar o caminhão que faz a manutenção da iluminação de nossa cidade.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/933/ind_034_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/933/ind_034_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de iluminar o campo de futebol suíço do complexo esportivo Tio Teco.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/934/ind_035_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/934/ind_035_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma ciclovia que liga o bairro Bela Vista até o centro de Feliz Natal.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/935/ind_036_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/935/ind_036_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de asfaltar a rua: Amesclas do bairro Bela Vista.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/936/ind_037_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/936/ind_037_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer um parquinho de diversão no bairro Bela Vista.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/937/ind_038_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/937/ind_038_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de, construir um vestiário com banheiros no campo de futebol suíço anexo a_x000D_
 escola Bela Vista.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/938/ind_039_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/938/ind_039_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido fazer uma rotatória no entroncamento da avenida Maravilha com a avenida_x000D_
 Perimetral Norte e também no entroncamento da rua Industrial com a mesma avenida_x000D_
 Perimetral Norte.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/939/ind_040_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/939/ind_040_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências a_x000D_
 necessidade de que seja construído dois vestiários no Ginásio Poliesportivo Gerson_x000D_
 Antonio.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/940/ind_041_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/940/ind_041_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir uma praça no bairro Bela Vista.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Ezequiel Raimundo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/941/ind_042_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/941/ind_042_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, que sejam tomadas as devidas providencias no sentido de furar mais um_x000D_
 poço artesiano no Serviço de Abastecimento de Água e Esgoto de Feliz Natal “SAE”.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/942/ind_043_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/942/ind_043_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa ouvido o soberano plenário para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio_x000D_
 Domingos Debastiani, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de fazer uma nova pintura na creche_x000D_
 municipal Direitos Humanos.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/943/ind_044_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/943/ind_044_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir calçadas para pedestre no bairro Bela Vista até a praça central da_x000D_
 cidade.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/944/ind_045_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/944/ind_045_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um Posto de Saúde no bairro Bela Vista.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/945/ind_046_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/945/ind_046_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de deixar uma ambulância (carro) disponível no Assentamento Ena para prestar_x000D_
 socorro à saúde.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/946/ind_047_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/946/ind_047_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de iluminar a rua: Angelis no bairro Bela Vista.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/947/ind_048_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/947/ind_048_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de solicitar um Posto Policial no Assentamento Ena.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/948/ind_049_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/948/ind_049_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiane, para que seja tomadas as devidas providências no sentido de fazer na Escola_x000D_
 25 de Dezembro uma quadra coberta para aulas de Educação Física.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/949/ind_050_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/949/ind_050_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiane, para que sejam tomadas as devidas providências no sentido de trocar o piso_x000D_
 da quadra poliesportiva da Escola Municipal Princesa Isabel.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/950/ind_051_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/950/ind_051_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, para que sejam tomadas as devidas providências no sentido de construír no_x000D_
 PSF III, inaugurado ainda esse ano, uma área coberta ou sala de espera.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/951/ind_052_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/951/ind_052_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, para que sejam tomadas as devidas providências no sentido de iluminar o_x000D_
 campo de futebol sete do bairro Bela Vista.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/952/ind_053_2011_ezequiel_raimundo_pereira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/952/ind_053_2011_ezequiel_raimundo_pereira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, para que sejam tomadas as devidas providências no sentido de construir um_x000D_
 campo de futebol suíço com iluminação ao lado da creche municipal.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/953/ind_054_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/953/ind_054_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de pavimentar a Rua: Dionísio Cerqueira trecho da Rua: Curitibanos até a_x000D_
 Avenida Xanxerê.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/954/ind_055_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/954/ind_055_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de adquirir um local para prática de motociclismo.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/958/ind_056_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/958/ind_056_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito a Mesa ouvido Soberano Plenário para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de realizar reforma no Posto Fiscal, localizado na divisa do município de Feliz_x000D_
 Natal e Vera – MT.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/960/ind_057_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/960/ind_057_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de iluminar o trevo da entrada de Feliz Natal.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/963/ind_058_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/963/ind_058_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de iluminar a rua: Castanheira no bairro Bela Vista.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/965/ind_059_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/965/ind_059_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de sinalizar as ruas no bairro Bela Vista.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/966/ind_060_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/966/ind_060_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de sinalizar no asfalto pintando nas esquinas a passagem de pedestre.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/967/ind_061_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/967/ind_061_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de tapar o buraco existente na Avenida Dante Martins de Oliveira defronte ao_x000D_
 Escritório Rombaldi, e na Avenida Perimetral Norte na via direita para quem entra na_x000D_
 cidade.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/968/ind_062_2011_adriano_ap._s_dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/968/ind_062_2011_adriano_ap._s_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de comprar novos brinquedos para o parquinho da Praça 17 de Novembro,_x000D_
 reforçando a Indicação nº 016/2010.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/969/ind_063_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/969/ind_063_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir junto ao canteiro central da Avenida Maravilha calçadas para que_x000D_
 os pedestres possam fazer suas caminhadas com maior segurança.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/970/ind_064_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/970/ind_064_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma reformulação no PRONTO ATENDIMENTO do nosso município.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/971/ind_065_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/971/ind_065_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de concertar o asfalto na Avenida Perimetral Norte em frente a Laminados_x000D_
 Faganello.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/972/ind_066_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/972/ind_066_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer meio-fio nas laterais da Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/973/ind_067_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/973/ind_067_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir refeitórios nas escolas municipais de nosso município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/974/ind_068_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/974/ind_068_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de comprar uma caminhonete para a Educação.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/975/ind_069_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/975/ind_069_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de implantar em nosso município um sistema de fiscalização para orientação do_x000D_
 calçamento.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/976/ind_070_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/976/ind_070_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um portal na entrada da cidade de Feliz Natal.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/977/ind_071_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/977/ind_071_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de levar energia e iluminação pública para a travessa Br 225 Km 81.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/984/ind_072_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/984/ind_072_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um local no Conjunto Meu Lar para abrigar as crianças que pegam_x000D_
 ônibus escolar.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/985/ind_073_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/985/ind_073_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir pontos de ônibus coberto na saída do bairro Bela Vista.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/986/ind_074_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/986/ind_074_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de criar incentivo para a pesca esportiva em nossa cidade.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/987/ind_075_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/987/ind_075_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de plantar flores nos canteiros.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/988/ind_076_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/988/ind_076_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de que sejam mudados os coqueiros dos canteiros central das avenidas por_x000D_
 coqueiros produtivos.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/989/ind_077_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/989/ind_077_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido para que Feliz Natal tenha um escritório do PROCON.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/990/ind_078_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/990/ind_078_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de que junto ao órgão competente a abertura da Rua América Central.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/991/ind_079_2011_adriano_ap._s._dos_santos_.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/991/ind_079_2011_adriano_ap._s._dos_santos_.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de que junto ao órgão competente a iluminação pública da Rua América Central.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1001/ind_080_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1001/ind_080_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de disponibilizar uma sala de aula nas Escolas Municipais, para que essas_x000D_
 atendam em sistema de creche os filhos dos professores e funcionários, disponibilizando_x000D_
 para tal um monitor responsável pelas crianças apenas no período de aula.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1007/ind_081_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1007/ind_081_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de refazer o asfalto na rotatória da Praça Arcelino Sandrin esquina com a_x000D_
 Avenida Perimetral Norte (em frente o Mercado Super Feliz), e uma rede de esgoto para_x000D_
 contenção das enxurradas que ali acontecem no período chuvoso.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1009/ind_082_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1009/ind_082_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma academia no bairro Bela Vista.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1010/ind_083_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1010/ind_083_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir uma quadra poliesportiva ao lado da Escola Municipal 25 de_x000D_
 Dezembro.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1011/ind_084_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1011/ind_084_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir uma praça de recreação e lazer no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1012/ind_085_2011_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1012/ind_085_2011_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer tanques para a criação de peixes, incentivando os pequenos agricultores_x000D_
 na criação de tilápias, pois a carcaça deste peixe é utilizada para a produção de_x000D_
 fertilizantes agrícola natural 100% orgânicos para planta e solo. Bem como o incentivo_x000D_
 à construção de uma pequena Indústria de fertilizantes.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1013/ind_086_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1013/ind_086_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de colocar redutores de velocidade na Avenida Maravilha.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1014/ind_087_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1014/ind_087_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de colocar terra vermelha em cima da grama do campo do bairro Bela Vista.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1015/ind_088_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1015/ind_088_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer um aterro no final da Rua: Ipê atravessando o córrego Arraia que da_x000D_
 acesso aos pequenos e grandes produtores rurais de nossa cidade.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1016/ind_089_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1016/ind_089_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de colocar um toldo no PSF III.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1017/ind_090_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1017/ind_090_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de reformar as tampas das bocas de lobo do esgoto de nossa cidade.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1018/ind_091_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1018/ind_091_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de remodelar a nossa unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1019/ind_092_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1019/ind_092_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de regularizar a questão do salário das Conselheiras do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1020/ind_093_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1020/ind_093_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de anexar à remuneração mensal das Conselheiras (os) Tutelares do Município_x000D_
 de Feliz Natal/MT. Um adicional de 35% calculado sobre a remuneração a título e ou_x000D_
 acréscimo salarial de 30% conforme previsto em lei para cargos sobre risco de vida e_x000D_
 dedicação exclusiva.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1021/ind_094_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1021/ind_094_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir uma garagem para os maquinários da prefeitura que ficam no_x000D_
 assentamento ENA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1022/ind_095_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1022/ind_095_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de procurar uma parceria junto ao Ministério das cidades ou secretária das_x000D_
 cidades do estado para elaboração de um projeto de moradias para Feliz Natal.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1023/ind_096_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1023/ind_096_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de colocar uma balança no Posto Fiscal.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1024/ind_097_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1024/ind_097_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de adquirir um aparelho TENS+SES 8 Canais para a clinica municipal de_x000D_
 fisioterapia.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1025/ind_098_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1025/ind_098_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de criar um projeto que premie com a isenção do IPTU (Imposto Predial_x000D_
 Territorial Urbano) as cinco residências mais bem decoradas no natal.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1026/ind_099_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1026/ind_099_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de arrumar a ponte do rio Arraia que da acesso a estrada Liebich.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1027/ind_100_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1027/ind_100_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de arrumar a lateral do bueiro da Rua: Ipora com Av: Perimetral Norte, pois este_x000D_
 com as enxurradas desgastou o asfalto nas laterais do bueiro formando um enorme_x000D_
 buraco.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1028/ind_101_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1028/ind_101_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um banheiro público próximo à academia livre do nosso município.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1029/ind_102_2011_lauri_gomes_de_oliveira.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1029/ind_102_2011_lauri_gomes_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir um canil municipal.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1030/ind_103_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1030/ind_103_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de fazer uma reforma no Posto de Saúde do Assentamento Ena ou construa um_x000D_
 novo Posto em alvenaria.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1031/ind_104_2011_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1031/ind_104_2011_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de reformar as calhas da Escola Princesa Isabel, pois as mesmas se encontram_x000D_
 danificadas devido ao longo tempo de uso sem manutenção.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1032/ind_105_2011_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1032/ind_105_2011_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de elaborar um projeto para que a decoração natalina de nossa cidade seja_x000D_
 permanente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -2052,67 +2052,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/897/ind_001_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/898/ind_002_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/899/ind_003_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/900/ind_004_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/901/ind_005_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/902/ind_006_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/903/ind_007_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/904/ind_008_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/905/ind_009_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/906/ind_010_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/908/ind_011_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/910/ind_012_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/912/ind_013_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/913/ind_014_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/914/ind_015_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/915/ind_016_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/916/ind_017_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/917/ind_018_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/918/ind_019_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/919/ind_020_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/920/ind_021_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/921/ind_022_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/922/ind_023_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/923/ind_024_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/924/ind_025_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/925/ind_026_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/926/ind_027_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/927/ind_028_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/928/ind_029_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/929/ind_030_2011_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/930/ind_031_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/931/ind_032_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/932/ind_033_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/933/ind_034_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/934/ind_035_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/935/ind_036_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/936/ind_037_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/937/ind_038_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/938/ind_039_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/939/ind_040_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/940/ind_041_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/941/ind_042_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/942/ind_043_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/943/ind_044_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/944/ind_045_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/945/ind_046_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/946/ind_047_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/947/ind_048_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/948/ind_049_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/949/ind_050_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/950/ind_051_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/951/ind_052_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/952/ind_053_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/953/ind_054_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/954/ind_055_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/958/ind_056_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/960/ind_057_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/963/ind_058_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/965/ind_059_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/966/ind_060_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/967/ind_061_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/968/ind_062_2011_adriano_ap._s_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/969/ind_063_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/970/ind_064_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/971/ind_065_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/972/ind_066_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/973/ind_067_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/974/ind_068_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/975/ind_069_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/976/ind_070_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/977/ind_071_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/984/ind_072_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/985/ind_073_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/986/ind_074_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/987/ind_075_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/988/ind_076_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/989/ind_077_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/990/ind_078_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/991/ind_079_2011_adriano_ap._s._dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1001/ind_080_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1007/ind_081_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1009/ind_082_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1010/ind_083_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1011/ind_084_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1012/ind_085_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1013/ind_086_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1014/ind_087_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1015/ind_088_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1016/ind_089_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1017/ind_090_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1018/ind_091_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1019/ind_092_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1020/ind_093_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1021/ind_094_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1022/ind_095_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1023/ind_096_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1024/ind_097_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1025/ind_098_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1026/ind_099_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1027/ind_100_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1028/ind_101_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1029/ind_102_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1030/ind_103_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1031/ind_104_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1032/ind_105_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/897/ind_001_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/898/ind_002_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/899/ind_003_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/900/ind_004_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/901/ind_005_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/902/ind_006_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/903/ind_007_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/904/ind_008_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/905/ind_009_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/906/ind_010_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/908/ind_011_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/910/ind_012_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/912/ind_013_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/913/ind_014_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/914/ind_015_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/915/ind_016_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/916/ind_017_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/917/ind_018_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/918/ind_019_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/919/ind_020_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/920/ind_021_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/921/ind_022_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/922/ind_023_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/923/ind_024_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/924/ind_025_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/925/ind_026_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/926/ind_027_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/927/ind_028_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/928/ind_029_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/929/ind_030_2011_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/930/ind_031_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/931/ind_032_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/932/ind_033_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/933/ind_034_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/934/ind_035_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/935/ind_036_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/936/ind_037_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/937/ind_038_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/938/ind_039_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/939/ind_040_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/940/ind_041_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/941/ind_042_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/942/ind_043_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/943/ind_044_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/944/ind_045_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/945/ind_046_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/946/ind_047_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/947/ind_048_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/948/ind_049_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/949/ind_050_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/950/ind_051_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/951/ind_052_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/952/ind_053_2011_ezequiel_raimundo_pereira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/953/ind_054_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/954/ind_055_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/958/ind_056_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/960/ind_057_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/963/ind_058_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/965/ind_059_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/966/ind_060_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/967/ind_061_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/968/ind_062_2011_adriano_ap._s_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/969/ind_063_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/970/ind_064_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/971/ind_065_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/972/ind_066_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/973/ind_067_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/974/ind_068_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/975/ind_069_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/976/ind_070_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/977/ind_071_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/984/ind_072_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/985/ind_073_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/986/ind_074_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/987/ind_075_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/988/ind_076_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/989/ind_077_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/990/ind_078_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/991/ind_079_2011_adriano_ap._s._dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1001/ind_080_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1007/ind_081_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1009/ind_082_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1010/ind_083_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1011/ind_084_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1012/ind_085_2011_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1013/ind_086_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1014/ind_087_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1015/ind_088_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1016/ind_089_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1017/ind_090_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1018/ind_091_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1019/ind_092_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1020/ind_093_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1021/ind_094_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1022/ind_095_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1023/ind_096_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1024/ind_097_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1025/ind_098_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1026/ind_099_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1027/ind_100_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1028/ind_101_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1029/ind_102_2011_lauri_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1030/ind_103_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1031/ind_104_2011_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2011/1032/ind_105_2011_adriano_ap._s._dos_santos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="80.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>