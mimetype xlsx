--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,714 +54,714 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/863/indicacao_001_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/863/indicacao_001_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Atender as necessidades do Conselho Tutelar construindo ou alugando uma_x000D_
 casa para servir de abrigo para as crianças que estão sobre a guarda do Conselho_x000D_
 Tutelar.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/865/indicacao_002_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/865/indicacao_002_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir ou alugar uma casa para que sirva de apoio aos trabalhadores rurais_x000D_
 de nosso município. Esta matéria vem reforçando a Indicação 062/2005, 004/2006 e_x000D_
 010/2009</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/866/indicacao_003_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/866/indicacao_003_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Colocar coletores de lixo(lixeiros), nas principais ruas e avenidas da cidade._x000D_
 Esta matéria vem reforçar a indicação n°. 031/2005, 011/2007 e 011/2009 .</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/867/indicacao_004_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/867/indicacao_004_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer um campo experimental para experiências variadas para o_x000D_
 Assentamento Ena, junto com a Secretaria de Agricultura do município e EMPAER,_x000D_
 esta matéria vem reforçar a indicação n°. 077/2005, 010/2006, 019/2008 e 013/2009 .</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/869/indicacao_005_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/869/indicacao_005_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir um abatedouro municipal. Esta matéria vem reforçar a indicação_x000D_
 n°.013/2007, 007/2008 e 014/2009.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/871/indicacao_006_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/871/indicacao_006_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir abrigos nas estradas dos travessões do Assentamento Ena._x000D_
 Reforçando a indicação n° 081/2007, 004/2008 e 015/2009.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/872/indicacao_007_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/872/indicacao_007_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir estacionamentos de veículos leves nas vias laterais do canteiro central_x000D_
 da Avenida Maravilha, nesta cidade de Feliz Natal, Estado de Mato Grosso, reforçando_x000D_
 a Indicação nº 031/2008 e 023/2009.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/873/indicacao_008_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/873/indicacao_008_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Faça uma área de lazer no projeto Meu Lar como parquinho infantil e quadra_x000D_
 de areia.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Atenda a comunidade do Seringal e Associações locais com_x000D_
 um viveiro de mudas de seringas e outras espécies.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/877/indicacao_010_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/877/indicacao_010_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir uma creche no Bairro Bela Vista para atender as demandas das_x000D_
 mães que precisam trabalhar para ajudar no orçamento da família e não tem com quem_x000D_
 deixar seus filhos.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/878/indicacao_011_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/878/indicacao_011_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir um Balneário, ou seja, um local de lazer aquático nas proximidades_x000D_
 de sede do município. Reforçando a Indicação nº 016/2007 e 045/2009</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/885/indicacao_012_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/885/indicacao_012_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Secretaria de Agricultura e Meio Ambiente venha fazer a_x000D_
 arborização em nossa cidade._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/886/indicacao_013_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/886/indicacao_013_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Adquirir um caminhão pipa equipado para incêndios.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Adriano Aparecido Silva dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/888/indicacao_014_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/888/indicacao_014_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos Debastiani, que_x000D_
 seja realizado um programa de incentivo ao pagamento de impostos no Município de_x000D_
 Feliz Natal, com propostas que beneficiariam não só os munícipes que estão em débito_x000D_
 com o município, mas toda a população Feliznatalence. Neste programa os munícipes_x000D_
 que aderissem as normas de conduta propostas pelo executivo e as cumprisse teriam_x000D_
 reduzidas suas taxas de impostos municipais.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/889/indicacao_015_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/889/indicacao_015_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Plantar arvores defronte a casa mortuária, bem como em toda a lateral dessa rua_x000D_
 até em frente ao novo posto de saúde que ainda esta em construção.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/891/indicacao_016_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/891/indicacao_016_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Comprar novos brinquedos para o parquinho da Praça 17 de Novembro.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/893/indicacao_017_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/893/indicacao_017_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Abrir a Rua Dois Pinheiros do bairro Bela Vista até a rodovia MT 225.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Escrever nos postes localizados no perímetro urbano o nome das respectivas ruas.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/895/indicacao_019_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/895/indicacao_019_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer um barracão na Agrovila do Assentamento Ena para que seja instalados_x000D_
 os Resfriadores de Leite que foi liberado pela SEDER, através de solicitações deste_x000D_
 vereador para atender a comunidade P.A Ena.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/896/indicacao_020_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/896/indicacao_020_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Colocar ventiladores na biblioteca municipal Dante de Oliveira.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/907/adriano_21.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/907/adriano_21.pdf</t>
   </si>
   <si>
     <t>Colocar redutores de velocidade na Perimetral Norte entre o Posto Feliz Natal e a Escola Princesa Isabel.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/909/adriano_22.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/909/adriano_22.pdf</t>
   </si>
   <si>
     <t>Adquirir vaca mecânica para a produção de leite de soja no município.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/911/adriano_23.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/911/adriano_23.pdf</t>
   </si>
   <si>
     <t>Realizar Audiência Pública para apresentar o projeto de zoneamento aprovado na Assembleia Legislativa.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/955/indicacao_024_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/955/indicacao_024_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer uma rotatória no final da Avenida Perimetral Norte entroncamento com_x000D_
 a Perimetral Oeste.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/956/indicacao_025_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/956/indicacao_025_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Disponibilizar jalecos e ou uniformes bem como luvas e botas apropriadas_x000D_
 para os diaristas que fazem à limpeza das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/957/indicacao_026_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/957/indicacao_026_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Viabilizar recursos para a construção de uma quadra poliesportiva na Escola Malvina_x000D_
 Evaristo Pescinelli no Assentamento Ena.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/959/indicacao_027_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/959/indicacao_027_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Deputado Estadual, Senhor Dilceu Dal Bosco, a_x000D_
 presente Indicação para que sejam tomadas as devidas providências no sentido de_x000D_
 viabilizar o convênio com a APROSOJA para a implantação do projeto Solidário em_x000D_
 nosso município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Cristina Riemer Chernaki Passador</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/961/indicacao_028_2010_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/961/indicacao_028_2010_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Realizar um projeto junto aos órgãos competentes para que seja viabilizado aos assentados do_x000D_
 assentamento Ena, o acesso ao abastecimento de água.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/962/indicacao_029_2010_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/962/indicacao_029_2010_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Seja viabilizados caminhões para que possam buscar calcário para os Assentados_x000D_
 do Ena.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/964/indicacao_030_2010_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/964/indicacao_030_2010_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Podar os arbustos de flores que se encontra no inicio da avenida Maravilha para quem_x000D_
 entra no centro da cidade.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/978/indicacao_031_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/978/indicacao_031_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Buscar junto a ANATEL, recursos para a implantação do sistema de_x000D_
 cobertura de internet abertos a população do nosso município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/979/indicacao_032_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/979/indicacao_032_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Incluir no aditivo ao convenio do CONSÓRCIO PRÓ-_x000D_
 ASFALTAMENTO DA MT-225, o trecho compreendido entre os trevos de entrada de_x000D_
 Feliz Natal até o trevo defronte ao Superfeliz Supermercado, totalizando_x000D_
 aproximadamente TRES QUILOMETROS, beneficiando os pioneiros (primeiros_x000D_
 moradores) e tornando este um trecho de desvio para veículos de carga pesada do centro_x000D_
 de nossa cidade.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/980/indicacao_033_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/980/indicacao_033_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Incluir no sistema laboratorial do município um programa adequado para_x000D_
 laboratório.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/981/indicacao_034_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/981/indicacao_034_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Criar um projeto de adequação do uso de espaço para os túmulos no cemitério_x000D_
 municipal.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/982/indicacao_035_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/982/indicacao_035_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Atender nossa solicitação no que se refere a atender a comunidade do Seringal_x000D_
 no município, para que seja feito um tanque de peixe a cada produtor rural que se_x000D_
 interessar.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/983/indicacao_036_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/983/indicacao_036_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Arrumar o final do asfalto da Rod MT. 225 km 80 para quem vai para o_x000D_
 Assentamento Ena, e que arrume a área de cascalho que permeia o Rio Feliz Natal.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/992/indicacao_037_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/992/indicacao_037_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Reformar as casas do Conjunto Habitacional Meu Lar. Sugiro que busque_x000D_
 parceria junto ao Governo do Estado para a realização desta obra.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Fazer o alambrado do campo do Bairro Bela Vista, bem como a iluminação_x000D_
 do mesmo.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/994/indicacao_039_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/994/indicacao_039_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Colocar uma placa de identificação na entrada do assentamento ENA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/995/indicacao_040_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/995/indicacao_040_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Colocar lixeiras no Mini Estádio Tio Teco.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/996/indicacao_041_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/996/indicacao_041_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Promover a preservação de Patrimônios Históricos de nosso município, criando_x000D_
 Leis especificas que estabeleçam incentivo à preservação, impedindo a destruição ou_x000D_
 descaracterização de bens de interesse publico, como exemplo cito a primeira IGREJA_x000D_
 CATÓLICA construída em nosso município._x000D_
 JUSTIFICAT</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/997/indicacao_042_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/997/indicacao_042_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Trocar os postes das placas de trânsito de nosso município.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/998/indicacao_043_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/998/indicacao_043_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua das Amesclas que corta o Bairro Bela Vista.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/999/indicacao_044_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/999/indicacao_044_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Reformar a ponte do rio arraia na estrada vicinal da linha libich.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1000/indicacao_045_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1000/indicacao_045_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Readequar a sala de atendimento do PA de nosso município bem como_x000D_
 murar e colocar portão na recepção do mesmo.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1002/indicacao_046_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1002/indicacao_046_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Ampliar o espaço físico do laboratório municipal para implantação de um_x000D_
 aparelho de Hematologia Automatizado para hemograma completo.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1003/indicacao_047_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1003/indicacao_047_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer uma Casa de Terapia Ocupacional.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1004/indicacao_048_2010_adriano_ap._s._dos_santos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1004/indicacao_048_2010_adriano_ap._s._dos_santos.pdf</t>
   </si>
   <si>
     <t>Destacar um trator de esteira para abrir a picada para passagem da rede_x000D_
 elétrica da linha libich.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1005/indicacao_049_2010_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1005/indicacao_049_2010_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Tampar o buraco existente na Rua São Miguel do Oeste, na esquina da_x000D_
 Secretaria de Educação.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1006/indicacao_050_2010_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1006/indicacao_050_2010_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, para que seja tomadas as devidas providências para que o mesmo acerte_x000D_
 com a Diretora do Colégio Rural Malvina Pescinelli Srª.Salete dos Santos, para que a_x000D_
 mesma ceda o Uno Mille de uso da assistência do colégio para atender as emergências_x000D_
 do Posto de Saúde quando necessário.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1008/indicacao_051_2010_cristina_riemer_chernaki_passador.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1008/indicacao_051_2010_cristina_riemer_chernaki_passador.pdf</t>
   </si>
   <si>
     <t>Realizar reformas no Posto Fiscal, localizado na divisa do_x000D_
 município de Vera MT/Feliz Natal MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1069,67 +1069,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/863/indicacao_001_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/865/indicacao_002_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/866/indicacao_003_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/867/indicacao_004_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/869/indicacao_005_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/871/indicacao_006_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/872/indicacao_007_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/873/indicacao_008_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/877/indicacao_010_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/878/indicacao_011_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/885/indicacao_012_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/886/indicacao_013_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/888/indicacao_014_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/889/indicacao_015_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/891/indicacao_016_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/893/indicacao_017_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/895/indicacao_019_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/896/indicacao_020_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/907/adriano_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/909/adriano_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/911/adriano_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/955/indicacao_024_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/956/indicacao_025_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/957/indicacao_026_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/959/indicacao_027_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/961/indicacao_028_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/962/indicacao_029_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/964/indicacao_030_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/978/indicacao_031_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/979/indicacao_032_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/980/indicacao_033_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/981/indicacao_034_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/982/indicacao_035_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/983/indicacao_036_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/992/indicacao_037_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/994/indicacao_039_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/995/indicacao_040_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/996/indicacao_041_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/997/indicacao_042_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/998/indicacao_043_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/999/indicacao_044_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1000/indicacao_045_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1002/indicacao_046_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1003/indicacao_047_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1004/indicacao_048_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1005/indicacao_049_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1006/indicacao_050_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1008/indicacao_051_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/863/indicacao_001_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/865/indicacao_002_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/866/indicacao_003_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/867/indicacao_004_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/869/indicacao_005_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/871/indicacao_006_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/872/indicacao_007_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/873/indicacao_008_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/877/indicacao_010_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/878/indicacao_011_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/885/indicacao_012_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/886/indicacao_013_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/888/indicacao_014_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/889/indicacao_015_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/891/indicacao_016_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/893/indicacao_017_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/895/indicacao_019_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/896/indicacao_020_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/907/adriano_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/909/adriano_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/911/adriano_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/955/indicacao_024_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/956/indicacao_025_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/957/indicacao_026_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/959/indicacao_027_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/961/indicacao_028_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/962/indicacao_029_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/964/indicacao_030_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/978/indicacao_031_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/979/indicacao_032_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/980/indicacao_033_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/981/indicacao_034_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/982/indicacao_035_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/983/indicacao_036_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/992/indicacao_037_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/994/indicacao_039_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/995/indicacao_040_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/996/indicacao_041_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/997/indicacao_042_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/998/indicacao_043_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/999/indicacao_044_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1000/indicacao_045_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1002/indicacao_046_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1003/indicacao_047_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1004/indicacao_048_2010_adriano_ap._s._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1005/indicacao_049_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1006/indicacao_050_2010_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2010/1008/indicacao_051_2010_cristina_riemer_chernaki_passador.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>