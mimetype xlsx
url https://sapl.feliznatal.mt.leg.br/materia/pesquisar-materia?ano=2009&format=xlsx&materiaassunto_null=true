--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -54,1020 +54,1020 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lauri Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/814/indicacao_001_2009_lauri.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/814/indicacao_001_2009_lauri.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que seja tomadas as devidas providencias no_x000D_
 sentido de iluminar as ruas: Amesclas em toda ela, Perimetral Leste da esquina da_x000D_
 Amesclas até a Chácara do Senhor Ilton Provenzi, Av. Perimetral Norte de frente ao_x000D_
 Hashimoto até a Perimetral Leste. Reforçando a Indicação nº 010/2008 de autoria do_x000D_
 Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/815/indicacao_002_2009_lauri.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/815/indicacao_002_2009_lauri.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de melhoramento no cascalhamento das ruas do Bairro Bela Vista, sendo que_x000D_
 algumas já tem cascalho. Reforçando a Indicação nº 048/2005 e nº 005/2008 de autoria_x000D_
 do Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/816/indicacao_003_2009_lauri.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/816/indicacao_003_2009_lauri.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que seja tomadas as devidas providencias no_x000D_
 sentido de sentido de construir um abrigo para ponto de táxi próximo ao Supermercado_x000D_
 Feliz Natal e na Rodoviária localizada na Rua: Francisco de Oliveira Caldeira, sendo_x000D_
 que com esse abrigo juntamente um telefone para contato com os taxistas.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriano Aparecido Silva dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/817/indicacao_004_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/817/indicacao_004_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir guaritas nos principais pontos de ônibus escolar do Município de_x000D_
 Feliz Natal.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/818/indicacao_005_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/818/indicacao_005_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos_x000D_
 Debastiani, a presente indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de fazer uma rede de esgotos no lado esquerdo da rodovia 225 Km 80.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Cristina Riemer Chernaki Passador</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/819/indicacao_006_2009_cristina.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/819/indicacao_006_2009_cristina.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos_x000D_
 Debastiani, a presente indicação para que sejam feitos quebras-molas nas duas vias_x000D_
 asfáltica que fica de frente as escolas municipais Mário Ciro Silva Rosa e Princesa_x000D_
 Isabel.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/820/indicacao_007_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/820/indicacao_007_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos Debastiani, a_x000D_
 presente indicação para que sejam tomadas as devidas providencias no sentido de fazer_x000D_
 um quebra molas nas Ruas: Jatobá e Concórdia.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/821/indicacao_008_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/821/indicacao_008_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos_x000D_
 Debastiani, que junto aos demais representantes de nossa cidade implantem um projeto_x000D_
 de calçamento nas ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/822/indicacao_009_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/822/indicacao_009_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos_x000D_
 Debastiani, a presente indicação para que em nosso município vigore a Lei nº 281/5 da_x000D_
 Senadora Patrícia Saboya Gomes, que permite a mãe ter licença maternidade com_x000D_
 duração de seis meses. Esta Lei é para os servidores públicos municipais, pois os outros_x000D_
 representantes terão que aderir a este projeto apenas se assim o quiserem.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/823/indicacao_010_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/823/indicacao_010_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir ou alugar uma casa para que sirva de apoio aos trabalhadores rurais_x000D_
 de nosso município. Esta matéria vem reforçando a Indicação nº 062/2005, nº 004/2006_x000D_
 de autoria do Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/824/indicacao_011_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/824/indicacao_011_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de colocar coletores de lixo(lixeiros), nas principais ruas e avenidas da cidade._x000D_
 Esta matéria vem reforçar a indicação n°. 031/2005 e n°. 011/2007 de autoria do_x000D_
 Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/825/indicacao_012_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/825/indicacao_012_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de fazer o término da abertura da rua Industrial, ligando-a a avenida Perimetral_x000D_
 Sul.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/826/indicacao_013_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/826/indicacao_013_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de fazer um campo experimental para experiências variadas para o_x000D_
 Assentamento Ena, junto com a Secretaria de Agricultura do município e EMPAER,_x000D_
 esta matéria vem reforçar a indicação n°. 077/2005, 010/2006 e n°. 019/2008 também_x000D_
 de autoria do Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/827/indicacao_014_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/827/indicacao_014_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir um abatedouro municipal. Esta matéria vem reforçar a indicação_x000D_
 n°.013/2007 e n°. 007/2008 de autoria do Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/828/indicacao_015_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/828/indicacao_015_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir abrigos nas estradas dos travessões do Assentamento Ena._x000D_
 Reforçando a indicação n°. 081/2007 e n°. 004/2008 de autoria do Vereador Luis Carlos_x000D_
 de Melo.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/829/indicacao_016_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/829/indicacao_016_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos Debastiani, a presente_x000D_
 Indicação para que sejam tomadas as devidas providencias no sentido de construir uma_x000D_
 Capela Mortuária em nosso município. Reforçando as Indicações nº. 020/1998,_x000D_
 009/1999, 006/2001, 06/2004, 041/2005 e 044/2008.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/830/indicacao_017_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/830/indicacao_017_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos_x000D_
 Debastiani, que erga o muro do portão da Escola Princesa Isabel na lateral da Rua São_x000D_
 Miguel do Oeste na parte inferior do portão como quem desce no sentido para Avenida_x000D_
 Perimetral Norte.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/831/indicacao_018_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/831/indicacao_018_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito a mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido para que seja reflorestado as margens do Rio que deu origem ao nome de nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/832/indicacao_019_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/832/indicacao_019_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de plantio de arvores e flores na Praça de frente ao Superfeliz Supermercado.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/833/indicacao_020_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/833/indicacao_020_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de colocar redutores de velocidade na Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/834/indicacao_021_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/834/indicacao_021_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de fazer a arborização e jardinagem na praça central do bairro Bela Vista.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/835/indicacao_022_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/835/indicacao_022_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias para_x000D_
 que o mesmo faça um projeto para a construção de uma quadra poli - esportiva na_x000D_
 Bairro Bela Vista. Pedimos ao mesmo que procure junto a Assembléia Legislativa o_x000D_
 Senhor Deputado Otaviano Piveta, pois o mesmo ira destinar verbas para a construção_x000D_
 da mesma.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/836/indicacao_023_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/836/indicacao_023_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente indicação para que sejam tomadas as devidas providências no_x000D_
 sentido construir estacionamentos de veículos leves nas vias laterais do canteiro central_x000D_
 da Avenida Maravilha, nesta cidade de Feliz Natal, Estado de Mato Grosso, reforçando_x000D_
 a Indicação nº 031/2008 de autoria do Vereador Aníbal Alves Vilela.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/837/indicacao_024_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/837/indicacao_024_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos Debastiani, a presente_x000D_
 Indicação para que sejam tomadas as devidas providencias no sentido de fazer uma área_x000D_
 de serviço na creche municipal Direitos Humano.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/838/indicacao_025_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/838/indicacao_025_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos Debastiani, a presente_x000D_
 Indicação para que sejam tomadas as devidas providencias no sentido de construir um_x000D_
 quarto no pronto atendimento para que o médico e o enfermeiro de plantão ali possam_x000D_
 pernoitar.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/839/indicacao_026_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/839/indicacao_026_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos Debastiani, que_x000D_
 sejam trocadas as portas e trincos da Escola Municipal Princesa Isabel.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/840/indicacao_027_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/840/indicacao_027_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos Debastiani,_x000D_
 Que amplie a cozinha da Escola Municipal Mário Ciro Silva Rosa.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/841/indicacao_028_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/841/indicacao_028_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos Debastiani, que_x000D_
 compre um fogão industrial grande para a Escola Municipal Bela Vista.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/842/indicacao_029_2009_cristina.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/842/indicacao_029_2009_cristina.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal senhor Antonio Domingos_x000D_
 Debastiani, que descentralize da dotação de manutenção das escolas uma cota fixa ou_x000D_
 proporcional ao numero de alunos de cada escola, para que assim as escolas possam_x000D_
 fazer sua compra de materiais de expediente e manutenção de consumo, sem ter que a_x000D_
 todo instante reivindicar pequenos reparos e materiais, dando respaldo a Lei Nº._x000D_
 9394/96-da LDB (Lei de Diretrizes e Base) no que diz os artigos 12 – II, e 15.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/843/indicacao_030_2009_cristina.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/843/indicacao_030_2009_cristina.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Antonio Domingos Debastiani, a_x000D_
 presente Indicação para que sejam tomadas as devidas providências no sentido que se_x000D_
 coloque iluminação pública na Rua: América Central.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/844/indicacao_031_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/844/indicacao_031_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providencias no_x000D_
 sentido de construir um abrigo para os chapas e freteiros de nosso município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/845/indicacao_032_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/845/indicacao_032_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos Debastiani, a presente_x000D_
 Indicação para que sejam tomadas as devidas providencias no sentido de reformar o_x000D_
 parquinho infantil da Praça 17 de Novembro.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/846/indicacao_033_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/846/indicacao_033_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos Debastiani, a presente_x000D_
 Indicação para que sejam tomadas as devidas providencias no sentido fazer Quadras de_x000D_
 Areia no interior das Praças 01, 02, 03, 07, 08, 09, 13, 14 e 15.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/847/indicacao_034_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/847/indicacao_034_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que seja tomadas as devidas providencias para que_x000D_
 o mesmo faça uma área de lazer no projeto Meu Lar como parquinho infantil e quadra_x000D_
 de areia.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Jocimar de Santana Silva</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/848/indicacao_035_2009_jocimar.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/848/indicacao_035_2009_jocimar.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que seja tomadas as devidas providencias para que_x000D_
 compre carrinho de mão para recolhimento de lixo nas ruas.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Silvio José da Silva</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/849/indicacao_036_2009_silvio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/849/indicacao_036_2009_silvio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário,_x000D_
 para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar placas de_x000D_
 sinalização nas ruas do bairro Bela Vista.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/850/indicacao_037_2009_silvio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/850/indicacao_037_2009_silvio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário,_x000D_
 para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar placas com o nome_x000D_
 das ruas do bairro Bela Vista.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/851/indicacao_038_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/851/indicacao_038_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário,_x000D_
 para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido para que o mesmo atenda a_x000D_
 comunidade do Seringal e Associações locais com um viveiro de mudas de_x000D_
 seringas e outras espécies.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/852/indicacao_039_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/852/indicacao_039_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio_x000D_
 Domingos Debastiani, a presente Indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de fazer uma área de lazer no terreno_x000D_
 anexo a escola 25 de Dezembro.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/853/indicacao_040_2009_cristina.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/853/indicacao_040_2009_cristina.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido da iluminação do Campo_x000D_
 Poliesportivo Tio Teco.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/854/indicacao_041_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/854/indicacao_041_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir uma creche no_x000D_
 Bairro Bela Vista para atender as demandas das mães que precisam_x000D_
 trabalhar para ajudar no orçamento da família e não tem com quem deixar_x000D_
 seus filhos.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/855/indicacao_042_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/855/indicacao_042_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de fazer rotatórias nos_x000D_
 entroncamentos da Avenida Perimetral Norte. Reforçando a indicação nº_x000D_
 002/2006 e 015/2008 de autoria do Vereador Luis Carlos de Melo.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/856/indicacao_043_2009_silvio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/856/indicacao_043_2009_silvio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar carpete e cochenil_x000D_
 nos caminhões Volkswagen adquirido pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/857/indicacao_044_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/857/indicacao_044_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar travas de metal no_x000D_
 campo de futebol do Centro Esportivo Tio Teço.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/858/indicacao_045_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/858/indicacao_045_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir um Balneário, ou_x000D_
 seja, um local de lazer aquático nas proximidades de sede do município._x000D_
 Reforçando a Indicação nº 016/2007 de autoria do Vereador Aníbal Alves_x000D_
 Vilela.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/859/indicacao_046_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/859/indicacao_046_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido para que seja construída junto_x000D_
 ao canteiro central da Avenida Maravilha calçadas para que pedestres_x000D_
 possam fazer suas caminhadas com maior segurança.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/864/indicacao_047_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/864/indicacao_047_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências para que seja feito mesas com bancos_x000D_
 debaixo das arvores no pátio da Escola 25 de Dezembro.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/868/indicacao_048_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/868/indicacao_048_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que_x000D_
 seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente indicação para que sejam tomadas as devidas providências no_x000D_
 sentido de construir nesta cidade de Feliz Natal a sede própria do Clube da 3º Idade. E_x000D_
 que seja instalado uma Academia de ginástica contendo os principais equipamentos de_x000D_
 exercício. Para atender necessidades e dar mais comodidade as pessoas idosas do nosso_x000D_
 município. Reforçando a Indicação nº 039/2008.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/870/indicacao_049_2009_silvio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/870/indicacao_049_2009_silvio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de plantar àrvore no campo de_x000D_
 futebol do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/874/indicacao_050_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/874/indicacao_050_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos Debastiani, a presente_x000D_
 Indicação para que sejam tomadas as devidas providencias no sentido de construir um_x000D_
 PSF no bairro Bela Vista.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/876/indicacao_051_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/876/indicacao_051_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que o mesmo crie_x000D_
 um Projeto de Lei Municipal isentando os aposentados e pensionistas dos_x000D_
 impostos municipais e que estipule taxa mínima a tarifa cobrada sobre o_x000D_
 fornecimento de água para as pessoas de baixa renda que ganham até um_x000D_
 salário mínimo perante comprovante.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/879/indicacao_052_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/879/indicacao_052_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Antonio Domingos_x000D_
 Debastiani, a presente Indicação para que sejam tomadas as devidas providências para_x000D_
 que sejam aos poucos colocados nas salas de aula das escolas municipais, quadros_x000D_
 brancos.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/880/indicacao_053_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/880/indicacao_053_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido para que faça a iluminação na_x000D_
 Rua: Castanheira em frente o Colégio Bela Vista.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/881/indicacao_054_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/881/indicacao_054_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar cobertura nas_x000D_
 arquibancadas do Mini Estádio do Centro Poli Esportivo Tio Teco.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/882/indicacao_055_2009_adriano.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/882/indicacao_055_2009_adriano.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar algumas caçambas_x000D_
 de cascalho na Rua América Central.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/883/indicacao_056_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/883/indicacao_056_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido para que o mesmo solicite a_x000D_
 Secretária de Educação e Desporto para que seja repassado o bar do_x000D_
 Complexo Tio Teco para entidade da APAE para que a mesma possa_x000D_
 usufruir das vendas.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/884/indicacao_057_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/884/indicacao_057_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido para que junto com a Secretaria_x000D_
 de Agricultura e Meio Ambiente venha fazer a arborização em nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/887/indicacao_058_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/887/indicacao_058_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário,_x000D_
 para que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de adquirir um caminhão pipa_x000D_
 equipado para incêndios.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/890/indicacao_059_2009_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/890/indicacao_059_2009_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para_x000D_
 que seja encaminhado ao Excelentíssimo Prefeito Municipal, Senhor_x000D_
 Antonio Domingos Debastiani, a presente Indicação a necessidade de_x000D_
 trocar a areia da quadra da Praça Central 17 de Novembro e revisar a_x000D_
 iluminação.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/892/indicacao_060_2009_cristina.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/892/indicacao_060_2009_cristina.pdf</t>
   </si>
   <si>
     <t>Solicito à mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal Senhor Antonio Domingos_x000D_
 Debastiani, que inclua no aditivo ao convenio do CONSÓRCIO PRÓASFALTAMENTO DA MT-225, o trecho compreendido entre os trevos de entrada de_x000D_
 Feliz Natal até o trevo defronte ao Superfeliz Supermercado, totalizando_x000D_
 aproximadamente TRES QUILOMETROS, beneficiando os pioneiros (primeiros_x000D_
 moradores) e tornando este um trecho de desvio para veículos de carga pesada do centro_x000D_
 de nossa cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1380,68 +1380,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/814/indicacao_001_2009_lauri.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/815/indicacao_002_2009_lauri.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/816/indicacao_003_2009_lauri.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/817/indicacao_004_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/818/indicacao_005_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/819/indicacao_006_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/820/indicacao_007_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/821/indicacao_008_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/822/indicacao_009_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/823/indicacao_010_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/824/indicacao_011_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/825/indicacao_012_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/826/indicacao_013_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/827/indicacao_014_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/828/indicacao_015_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/829/indicacao_016_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/830/indicacao_017_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/831/indicacao_018_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/832/indicacao_019_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/833/indicacao_020_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/834/indicacao_021_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/835/indicacao_022_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/836/indicacao_023_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/837/indicacao_024_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/838/indicacao_025_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/839/indicacao_026_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/840/indicacao_027_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/841/indicacao_028_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/842/indicacao_029_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/843/indicacao_030_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/844/indicacao_031_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/845/indicacao_032_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/846/indicacao_033_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/847/indicacao_034_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/848/indicacao_035_2009_jocimar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/849/indicacao_036_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/850/indicacao_037_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/851/indicacao_038_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/852/indicacao_039_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/853/indicacao_040_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/854/indicacao_041_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/855/indicacao_042_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/856/indicacao_043_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/857/indicacao_044_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/858/indicacao_045_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/859/indicacao_046_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/864/indicacao_047_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/868/indicacao_048_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/870/indicacao_049_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/874/indicacao_050_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/876/indicacao_051_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/879/indicacao_052_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/880/indicacao_053_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/881/indicacao_054_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/882/indicacao_055_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/883/indicacao_056_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/884/indicacao_057_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/887/indicacao_058_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/890/indicacao_059_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/892/indicacao_060_2009_cristina.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/814/indicacao_001_2009_lauri.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/815/indicacao_002_2009_lauri.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/816/indicacao_003_2009_lauri.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/817/indicacao_004_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/818/indicacao_005_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/819/indicacao_006_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/820/indicacao_007_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/821/indicacao_008_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/822/indicacao_009_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/823/indicacao_010_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/824/indicacao_011_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/825/indicacao_012_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/826/indicacao_013_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/827/indicacao_014_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/828/indicacao_015_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/829/indicacao_016_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/830/indicacao_017_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/831/indicacao_018_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/832/indicacao_019_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/833/indicacao_020_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/834/indicacao_021_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/835/indicacao_022_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/836/indicacao_023_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/837/indicacao_024_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/838/indicacao_025_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/839/indicacao_026_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/840/indicacao_027_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/841/indicacao_028_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/842/indicacao_029_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/843/indicacao_030_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/844/indicacao_031_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/845/indicacao_032_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/846/indicacao_033_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/847/indicacao_034_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/848/indicacao_035_2009_jocimar.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/849/indicacao_036_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/850/indicacao_037_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/851/indicacao_038_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/852/indicacao_039_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/853/indicacao_040_2009_cristina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/854/indicacao_041_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/855/indicacao_042_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/856/indicacao_043_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/857/indicacao_044_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/858/indicacao_045_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/859/indicacao_046_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/864/indicacao_047_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/868/indicacao_048_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/870/indicacao_049_2009_silvio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/874/indicacao_050_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/876/indicacao_051_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/879/indicacao_052_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/880/indicacao_053_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/881/indicacao_054_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/882/indicacao_055_2009_adriano.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/883/indicacao_056_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/884/indicacao_057_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/887/indicacao_058_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/890/indicacao_059_2009_luis.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2009/892/indicacao_060_2009_cristina.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="131.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>