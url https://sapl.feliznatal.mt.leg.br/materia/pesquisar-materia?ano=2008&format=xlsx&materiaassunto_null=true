--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,715 +54,715 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gerson Antonio</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/704/indicacao_001_2008_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/704/indicacao_001_2008_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Esta matéria vem reforçar as Indicações de outra Legislatura que não foram_x000D_
 atendidas Indicações, n° 005/2005 de autoria do Vereador Aníbal Alves Vilela e Indicação 008/2006 de_x000D_
 autoria Gerson Antonio, Carlos Adelar Faganello, Manoel E. Peteá, Antoninha Leuci de Oliveira e_x000D_
 Pascoalina Grassioto.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Para que seja realizado um Programa de Educação de Jovens e Adultos, principalmente em nível de Alfabetização e fases_x000D_
 iniciais do primeiro seguimento nas comunidades da zona rural atendendo diversos pontos do nosso município.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/706/indicacao_003_2008_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/706/indicacao_003_2008_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Implantar um programa que busque um diagnóstico sobre a situação dos órgãos da visão dos alunos matriculados no âmbito de nosso município.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/708/indicacao_004_2008_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/708/indicacao_004_2008_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir abrigos nas estradas dos travessões do Assentamento_x000D_
 ENA. Reforçando a Indicação 081/2007.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cascalhar o Bairro Bela Vista, ou cobrar do_x000D_
 responsável a execução do serviço. Reforçando a Indicação nº 048/2005.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/711/indicacao_006_2008_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/711/indicacao_006_2008_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Ceder um local para o funcionamento do Clube de Mães em nossa_x000D_
 cidade.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/712/indicacao_007_2008_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/712/indicacao_007_2008_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Construir um abatedouro municipal. Esta matéria vem reforçar a_x000D_
 Indicação nº 013/2007.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/713/indicacao_008_2008_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/713/indicacao_008_2008_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Pintar as casinhas do Conjunto Habitacional Meu Lar. Sugiro_x000D_
 que se busque parceria junto ao Governo do Estado para a realização desta obra. Esta matéria vem reforçar a_x000D_
 Indicação nº 064/2005, de autoria do Vereador Aníbal Alves Vilela e Indicação nº 038/2007 de autoria do_x000D_
 Vereador Luis Carlos de Melo</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/716/indicacao_009_2008_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/716/indicacao_009_2008_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer meio fio na Avenida Perimetral Norte, da Avenida_x000D_
 Maravilha até o Posto Feliz Natal, no lado direito da Avenida. Esta proposição vem reforçar a Indicação nº_x000D_
 063/2005 e Indicação nº 012/2007.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/717/indicacao_010_2008_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/717/indicacao_010_2008_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Iluminar o canteiro da Avenida Perimetral Norte com postes_x000D_
 tubulares. Reforçando a Indicação nº 037/2007.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/723/indicacao_011_2008_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/723/indicacao_011_2008_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer uma tubulação para esgotamento de água da enxurrada_x000D_
 nas ruas do Bairro Boa Esperança. Reforçando a Indicação 005/2007.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/724/indicacao_012_2008_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/724/indicacao_012_2008_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer o término da abertura da Rua Industrial, ligando-a a_x000D_
 Avenida Perimetral Sul. Reforçando a Indicação 018/2007</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/725/indicacao_013_2008_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/725/indicacao_013_2008_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Colocar coletores de lixo (lixeiras), nas principais ruas e avenidas_x000D_
 da cidade. Esta matéria vem reforçar a Indicação nº 031/2005 e Indicação nº 011/007.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/726/indicacao_014_2008_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/726/indicacao_014_2008_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer rede de esgoto nas ruas que se ligam à Rua_x000D_
 Uruguai e em toda a sua extensão. Reforçando a Indicação nº 041/2007.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/727/indicacao_015_2008_luiz_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/727/indicacao_015_2008_luiz_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Colocar de fazer rotatórias nos entroncamentos da_x000D_
 Avenida Perimetral Norte. Reforçando a Indicação nº 002/2006.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/728/indicacao_016_2008_alterada_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/728/indicacao_016_2008_alterada_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com o Sindicato dos Trabalhadores_x000D_
 Rurais, pequenos produtores rurais e comércio com o objetivo de construir uma casa de apoio para os_x000D_
 moradores da Zona Rural.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/729/indicacao_018_2008_alterada_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/729/indicacao_018_2008_alterada_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Implantar um Posto do Banco do Brasil em Feliz Natal.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/730/indicacao_019_2008_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/730/indicacao_019_2008_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Fazer um campo experimental para experiências variadas_x000D_
 para aquela região juntamente com a Secretária de Agricultura do Município e a EMPAER. Esta_x000D_
 matéria vem reforçar a Indicação n° 077/2005 e Indicação n° 010/2006 também de minha autoria.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/731/indicacao_020_2008_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/731/indicacao_020_2008_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Criar um Viveiro Municipal de mudas com o objetivo de_x000D_
 arborizar ruas e avenidas, assim como para a produção de mudas de plantas frutíferas com vistas ao_x000D_
 atendimento ao pequeno produtor do campo. Esta matéria vem reforçar as Indicações nº 024, de 01 de_x000D_
 Abril de 2005 e nº 040, de 09 de Junho de 2006 e n° 031 de 30 de Março de 2007.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/742/indicacao_021_2008_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/742/indicacao_021_2008_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar o Festival Municipal de Música de Feliz Natal.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/743/indicacao_022_2008_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/743/indicacao_022_2008_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Reformar, consertar e colocar em funcionamento mais um_x000D_
 caminhão para coleta de lixo em nossa cidade. Esta matéria vem para reforçar a Indicação 049/2007.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Anibal Alves Vilela</t>
   </si>
   <si>
     <t>Contemplar os parceleiro do Assentamento ENA no_x000D_
 Município de Feliz Natal MT, com uma patrulha agrícola equipada com todos os implementos para atender_x000D_
 as necessidades dos parceleiros.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/745/indicacao_024_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/745/indicacao_024_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Apresentar um projeto de lei ao plenário desta Casa_x000D_
 Legislativa, onde venha amparar o direito dos funcionários deste poder legislativo quer seja concursados ou_x000D_
 contratados, a receberem ou serem gratificados pelos trabalhos prestados após os horários previstos na CLT_x000D_
 Consolidação das Leis Trabalhistas que é de [08 horas] por dia.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/747/indicacao_026_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/747/indicacao_026_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Estadual Sr. José Domingos Fraga Filho, a necessidade de sermos contemplados_x000D_
 através de influência deste parlamentar com uma ambulância para atender as necessidades dos moradores do_x000D_
 assentamento ENA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Realizar uma grande campanha a partir do mês de abril para_x000D_
 inscrições novas e transferência de título de eleitor.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/749/indicacao_028_2008_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/749/indicacao_028_2008_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Oferecer Palestra Motivacional e Esclarecedora aos servidores_x000D_
 públicos do município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/750/indicacao_029_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/750/indicacao_029_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, com copias ao Ilustríssimo Secretario_x000D_
 Municipal de Agricultura Sr. Werner Hermann Meyer Junior e ao Chefe do Departamento de Obras e_x000D_
 Viação Publica Sr. Valderei Pescinelli, para que sejam tomadas as devidas providência no sentido de estudar_x000D_
 um mecanismo no que diz respeito a incentivos aos pequenos produtores da agricultura familiar no sentido_x000D_
 da instalação de açudes ou tanques para a criação de peixes em cativeiros com diversificação de espécies.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Carlos Adelar Faganello</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/751/indicacao_030_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/751/indicacao_030_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Colocar uma balança junto à Ponte do Rio Tartaruga. Esta indicação também foi de_x000D_
 iniciativa do Vereador Gerson Antonio.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/752/indicacao_031_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/752/indicacao_031_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Construir estacionamentos de veículos leves nas vias laterais do canteiro central da Avenida_x000D_
 Maravilha, nesta cidade de Feliz Natal, Estado de Mato Grosso, reforçando a Indicação_x000D_
 n° 073/2006.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/753/indicacao_032_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/753/indicacao_032_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Terceirizar os serviços públicos urbanos, tipo limpezas de terrenos públicos ou_x000D_
 particulares, pichação de meios fios, serviços de jardinagens, plantios de grama em_x000D_
 praças, pátio de escolas, creches, etc. Coletas de entulhos, desentupimento de rede de_x000D_
 esgotos, e serviços de segurança nos órgãos públicos municipais. Reforçando a_x000D_
 Indicação 024/2007.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/754/indicacao_033_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/754/indicacao_033_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales com_x000D_
 cópia ao Secretário de Obras e Serviços Urbanos, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de fazer a reabertura da Avenida Perimetral_x000D_
 Leste, no trecho entre a Rua Francisco de Oliveira Caldeira até a Rua Campos Novos,_x000D_
 na sede deste Município. Reforçando a Indicação nº 018/2006.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/756/indicacao_034_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/756/indicacao_034_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Incluir no orçamento do Estado de Mato Grosso para o ano de 2009, recursos para atender o_x000D_
 município de Feliz Natal com a construção ou instalação de um balneário nas_x000D_
 proximidades da sede deste município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/763/indicacao_035_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/763/indicacao_035_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Buscar cursos com empresas do ramo para aprendizado em aplicação de_x000D_
 inseticidas, regulagens de plantadeiras e plantio, operação de colheitadeiras e tratores_x000D_
 em parceria com os agricultores.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/767/indicacao_036_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/767/indicacao_036_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Buscar recursos junto ao Sinfra ou qualquer órgão Estadual para construção de uma ciclovia na Avenida_x000D_
 Perimetral Norte até o Bairro Belo Vista.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/769/indicacao_037_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/769/indicacao_037_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Buscar parceria junto à iniciativa privada para colocar transporte coletivo do armazém_x000D_
 Dalanhol, Bairro Bela Vista até o centro da cidade.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/770/indicacao_038_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/770/indicacao_038_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Isentar os impostos municipais tipo IPTU, iluminação publica ou outros, dos moradores_x000D_
 da Avenida Perimetral Leste na sede deste município.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/772/indicacao_039_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/772/indicacao_039_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Construir nesta cidade de Feliz Natal a sede própria do Clube da 3º Idade. E que seja_x000D_
 instalado uma Academia de ginástica contendo os principais equipamentos de exercício._x000D_
 Para atender necessidades e dar mais comodidade as pessoas idosas do nosso município.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/773/indicacao_040_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/773/indicacao_040_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Pavimentar ou asfaltar o trecho entre a Praça Arcelino Sandrin até o portão de entrada_x000D_
 da propriedade do Passador na Rodovia MT 225 nesta cidade de Feliz Natal.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/775/indicacao_041_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/775/indicacao_041_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Fazer parceria com comercio para construção de calçada nas principais avenidas no município_x000D_
 de Feliz Natal.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/778/indicacao_042_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/778/indicacao_042_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Ampliação da área da Creche Municipal e_x000D_
 beneficiá-la com a construção de uma área de serviço e a instalação da brinquedoteca, renovação de_x000D_
 aparelhagem do parque infantil que estão ultrapassados e como também a renovação na parte de areia.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/779/indicacao_043_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/779/indicacao_043_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Fazer campanha educativa no sentido de sensibilizar os cidadões de Feliz_x000D_
 Natal. A responsabilidade que cada um, referente aos lixos provenientes de latas de_x000D_
 cerveja, refrigerantes, oriundas das promoções e aglomerações em nossa cidade.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/780/indicacao_044_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/780/indicacao_044_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Construir uma Capela Mortuária.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/781/indicacao_045_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/781/indicacao_045_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Instalar circuladores de ar no salão comunitário do Tio-Teco.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/783/indicacao_046_2008_carlos_adelar_faganello.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/783/indicacao_046_2008_carlos_adelar_faganello.pdf</t>
   </si>
   <si>
     <t>Construir e equipar um Posto de Saúde no Assentamento ENA. Esta matéria vem_x000D_
 reforçar as Indicações nº 070/2005, 006/2006 e 045/2007.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/784/indicacao_047_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/784/indicacao_047_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Construir uma creche com todos os equipamentos necessários no_x000D_
 Bairro Bela Vista para atender a demanda das donas de casas que depende de trabalhar_x000D_
 em outras funções para ajudar nas despesas domésticas e não tem como assim o fazer_x000D_
 por não ter com quem deixar os respectivos filhos, reforçando a Indicação nº 015/2005_x000D_
 de autoria da vereadora Rita de Cássia Moretti Liutti.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/785/indicacao_048_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/785/indicacao_048_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a_x000D_
 grande necessidade de enviar para apreciação desta Casa de Leis um projeto de_x000D_
 instituição ou criação de Departamentos de 2º Escalão tipo Departamento de Vigilância_x000D_
 Sanitária, Departamento de Fiscalização e Departamento de Serviços Urbanos.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/787/indicacao_049_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/787/indicacao_049_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Construir um campo de futebol no Bairro Bela Vista como forma de oportunidade de_x000D_
 lazer e recreação para aqueles munícipes. Reforçando a Indicação nº 023/2006 da_x000D_
 Bancada do PSDB, PFL e PP.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/788/indicacao_050_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/788/indicacao_050_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Reformar o prédio do Pronto Atendimento, ou seja, fazer algumas_x000D_
 adequações no espaço físico do mesmo para dar uma melhor condição de trabalho para_x000D_
 os profissionais da saúde e também para os usuários do sistema.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/790/indicacao_051_2008_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/790/indicacao_051_2008_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Indicar a Assembléia Legislativa do Estado de Mato Grosso,_x000D_
 aos cuidados da Deputada Estadual Chica Nunes do PSDB, a necessidade de incluir_x000D_
 recursos no orçamento do estado no valor de R$ 100.000,00 (cem mil reais) para a_x000D_
 construção de uma quadra de esporte coberta para Escola Municipal do Bairro Bela_x000D_
 Vista neste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1073,68 +1073,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/704/indicacao_001_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/706/indicacao_003_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/708/indicacao_004_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/711/indicacao_006_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/712/indicacao_007_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/713/indicacao_008_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/716/indicacao_009_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/717/indicacao_010_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/723/indicacao_011_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/724/indicacao_012_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/725/indicacao_013_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/726/indicacao_014_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/727/indicacao_015_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/728/indicacao_016_2008_alterada_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/729/indicacao_018_2008_alterada_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/730/indicacao_019_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/731/indicacao_020_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/742/indicacao_021_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/743/indicacao_022_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/745/indicacao_024_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/747/indicacao_026_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/749/indicacao_028_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/750/indicacao_029_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/751/indicacao_030_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/752/indicacao_031_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/753/indicacao_032_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/754/indicacao_033_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/756/indicacao_034_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/763/indicacao_035_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/767/indicacao_036_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/769/indicacao_037_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/770/indicacao_038_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/772/indicacao_039_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/773/indicacao_040_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/775/indicacao_041_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/778/indicacao_042_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/779/indicacao_043_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/780/indicacao_044_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/781/indicacao_045_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/783/indicacao_046_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/784/indicacao_047_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/785/indicacao_048_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/787/indicacao_049_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/788/indicacao_050_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/790/indicacao_051_2008_anibal_alves_vilela.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/704/indicacao_001_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/706/indicacao_003_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/708/indicacao_004_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/711/indicacao_006_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/712/indicacao_007_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/713/indicacao_008_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/716/indicacao_009_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/717/indicacao_010_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/723/indicacao_011_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/724/indicacao_012_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/725/indicacao_013_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/726/indicacao_014_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/727/indicacao_015_2008_luiz_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/728/indicacao_016_2008_alterada_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/729/indicacao_018_2008_alterada_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/730/indicacao_019_2008_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/731/indicacao_020_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/742/indicacao_021_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/743/indicacao_022_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/745/indicacao_024_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/747/indicacao_026_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/749/indicacao_028_2008_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/750/indicacao_029_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/751/indicacao_030_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/752/indicacao_031_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/753/indicacao_032_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/754/indicacao_033_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/756/indicacao_034_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/763/indicacao_035_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/767/indicacao_036_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/769/indicacao_037_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/770/indicacao_038_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/772/indicacao_039_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/773/indicacao_040_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/775/indicacao_041_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/778/indicacao_042_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/779/indicacao_043_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/780/indicacao_044_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/781/indicacao_045_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/783/indicacao_046_2008_carlos_adelar_faganello.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/784/indicacao_047_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/785/indicacao_048_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/787/indicacao_049_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/788/indicacao_050_2008_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2008/790/indicacao_051_2008_anibal_alves_vilela.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="129.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>