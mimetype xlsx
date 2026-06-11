--- v0 (2026-02-21)
+++ v1 (2026-06-11)
@@ -54,1271 +54,1271 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gerson Antonio</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/673/indicacao_001_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/673/indicacao_001_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Juarez Costa, a presente indicação para que sejam tomadas as devidas providências_x000D_
 no sentido de consertar a cobertura da quadra poli - esportiva.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rita de Cássia Moretti Liutti</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/676/indicacao_002_2007_rita_de_cassia_moretti_liutti.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/676/indicacao_002_2007_rita_de_cassia_moretti_liutti.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Juarez Costa, a presente indicação para que sejam tomadas as devidas providências_x000D_
 no sentido de, conforme contatado com o nobre deputado, indicara rua a ser asfaltada na zona Urbana de Feliz_x000D_
 Natal, ou seja: dar continuidade a Rua São Carlos em toda sua extensão.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Anibal Alves Vilela</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/679/indicacao_003_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/679/indicacao_003_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de firmar um Convênio com a Secretaria Município de Nova_x000D_
 Ubiratã, para que seja transferida toda a assistência médica dos moradores do Assentamento Entre Rios para_x000D_
 Feliz Natal.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/681/indicacao_004_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/681/indicacao_004_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de fazer a iluminação nas ruas próximas à Escola Estadual André_x000D_
 Antônio Maggi.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/682/indicacao_005_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/682/indicacao_005_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de fazer uma tubulação para esgotamento de água da enxurrada_x000D_
 nas ruas do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/685/indicacao_006_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/685/indicacao_006_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de instalar par -raios nas localidades mais altas da sede do_x000D_
 Município,priorizando o Bairro Bela Vista.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/688/indicacao_007_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/688/indicacao_007_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providência no sentido de, em caráter de urgência, colocar pranchas em lugar daquelas_x000D_
 que apodreceram ou caíram da Ponte sobre o Rio Tartaruga.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/690/indicacao_008_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/690/indicacao_008_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providência no sentido de realizar um campeonato de futebol sete no Município de Feliz_x000D_
 Natal.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/692/indicacao_009_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/692/indicacao_009_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhada ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providência no sentido de iluminar o canteiro da Avenida Perimetral Norte com postes_x000D_
 tubulares. Esta Indicação vem reforçar a Indicação nº 038/2006.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/693/indicacao_010_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/693/indicacao_010_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhada ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de que seja instalado um bebedouro na Escola Municipal Rural_x000D_
 Malvina Pescinelli, no Assentamento ENA. Esta Indicação vem reforçar a Indicação nº 038/2006.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/694/indicacao_011_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/694/indicacao_011_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhada ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomada as devidas providências no sentido de colocar coletores de lixo (lixeiras), nas principais ruas e_x000D_
 avenidas da cidade. Esta matéria vem reforçar a Indicação nº 031/2005.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/695/indicacao_012_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/695/indicacao_012_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano Plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a_x000D_
 presente indicação para que sejam tomadas as devidas providências no sentido de fazer meio_x000D_
 fio na Avenida Perimetral Norte, da Avenida Maravilha até o Posto Feliz Natal, no lado_x000D_
 direito da Avenida. Esta proposição vem reforçar a Indicação nº 063/2005.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/696/indicacao_013_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/696/indicacao_013_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhada ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomada as devidas providências no sentido de construir um abatedouro municipal. Esta matéria vem reforçar a_x000D_
 Indicação nº 042/2006.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/697/indicacao_014_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/697/indicacao_014_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano Plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de instalar um ponto de_x000D_
 água no Cemitério Municipal. Esta matéria vem reforçar a Indicação nº 064/2006.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/698/indicacao_016_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/698/indicacao_016_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir um balneário, ou seja, um local de lazer aquático nas_x000D_
 proximidades da sede de nosso Município.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/699/indicacao_017_2007_rita_de_cassia_moretti_liutti.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/699/indicacao_017_2007_rita_de_cassia_moretti_liutti.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Juarez Costa, a presente indicação para que sejam tomadas as devidas providências_x000D_
 no sentido de, conforme contatado com o nobre deputado, indicar a rua a ser asfaltada na Zona Urbana de_x000D_
 Feliz Natal, ou seja: parte da Avenida Maravilha, do término do asfalto até o Centro de Educação e Cultura_x000D_
 (Centro Administrativo); parte da Rua Concórdia, seguindo pela Rua Itapiranga, passando em frente à Escola_x000D_
 Estadual André Antônio Maggi, ligando ao Conjunto Habitacional Bairro Meu Lar; parte da Rua Laguna, na_x000D_
 extensão do Conjunto Habitacional Bairro Meu Lar; e parte da Rua Campos Novos, na extensão das Casas_x000D_
 Populares.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/700/indicacao_018_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/700/indicacao_018_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devida providência no sentido de fazer o término da abertura da Rua Industrial, ligando-a a_x000D_
 Avenida Perimetral Sul.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/701/indicacao_019_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/701/indicacao_019_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de ampliar a estrutura física da Creche Municipal.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/702/indicacao_020_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/702/indicacao_020_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, com cópia a Excelentíssima Secretária de_x000D_
 Educação, Cultura e Desporto, Sra. Salete dos Santos da Silva, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de averiguar a possibilidade de se fazer uma parceria entre a Prefeitura_x000D_
 Municipal e os empresários do Setor Madeireiros para construir as arquibancadas no Estádio Municipal.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/703/indicacao_021_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/703/indicacao_021_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providência no sentido de ampliar a Escola Municipal Bela Vista.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/707/indicacao_022_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/707/indicacao_022_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providência no sentido de adquirir os lotes ao lado ao lado da Escola Municipal 25 de_x000D_
 Dezembro.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/710/indicacao_023_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/710/indicacao_023_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providência no sentido de construir uma Horta Escolar Municipal.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/714/indicacao_024_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/714/indicacao_024_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providência no sentido de terceirizar os serviços públicos urbanos, tipo limpezas de_x000D_
 terrenos públicos ou particulares, pichação de meios fios, serviços de jardinagens, plantios de grama em_x000D_
 praças, pátio de escolas, creches, etc, coletas de entulhos, desentupimento de rede de esgotos, e serviços de_x000D_
 segurança nos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/715/indicacao_025_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/715/indicacao_025_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Federal, Senhor Carlos Gomes Bezerra, PMDB, a necessidade que temos de instalar_x000D_
 mais uma Unidade de Atendimento a Saúde na sede deste Município, mais precisamente no Bairro Bela Vista_x000D_
 para atender a demanda existente naquela localidade. Por este motivo solicito que, na medida do possível,_x000D_
 mantenha contato com os Órgãos competentes da Federação e do Estado de Mato Grosso, no sentido de nos_x000D_
 agraciar com a instalação desta obra que sem duvida nenhuma irá desafogar o atendimento médico hospitalar_x000D_
 do nosso Município.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/718/indicacao_026_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/718/indicacao_026_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Federal, Senhor Carlos Gomes Bezerra, PMDB, a necessidade que temos de_x000D_
 melhorar as indicações do esporte de nosso Município. Diante disso, solicito através desta indicação que sua_x000D_
 excelência mantenha contato com Órgãos competentes da União e do Estado de Mato Grosso para que_x000D_
 possamos conseguir recursos através de Emendas deste Parlamento para melhorias das condições de uso do_x000D_
 Estádio denominado TIO TECO, na sede deste Município.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/719/indicacao_027_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/719/indicacao_027_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de oferecer Ensino Supletivo para as pessoas que não tiveram a_x000D_
 oportunidade de concluir o Ensino Fundamental e não pode freqüentar o Ensino Fundamental regular.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/720/indicacao_028_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/720/indicacao_028_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de reformar os vestiários do Complexo Esportivo Tio Teco.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/721/indicacao_029_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/721/indicacao_029_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de adquirir mais dois veículos escolares para suprir a demanda_x000D_
 de alunos que estudam na sede do Município.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/722/indicacao_030_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/722/indicacao_030_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de reconstruir o bueiro da represa da antiga sede no_x000D_
 Assentamento ENA.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/732/indicacao_031_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/732/indicacao_031_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de criar um Viveiro Municipal de mudas com o objetivo de_x000D_
 arborizar ruas e avenidas, assim como para a produção de mudas de plantas frutíferas com vistas ao_x000D_
 atendimento ao pequeno produtor do campo. Esta matéria vem reforçar as Indicações nº 024, de 01 de Abril_x000D_
 de 2005 e nº 040, de 09 de Junho de 2006.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/733/indicacao_032_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/733/indicacao_032_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de ampliar todo o sistema de iluminação pública de nossa_x000D_
 cidade</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/734/indicacao_033_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/734/indicacao_033_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de realizar o Festival Municipal de Música de Feliz Natal.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/735/indicacao_034_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/735/indicacao_034_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de realizar o I Jogos Estudantis do Município de Feliz Natal.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/736/indicacao_035_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/736/indicacao_035_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de construir com antecedência túmulos destinados aos falecidos_x000D_
 pertencentes a famílias carentes de nosso Município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/737/indicacao_036_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/737/indicacao_036_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de reformar o prédio do Sistema de Abastecimento de Água e_x000D_
 Esgoto de nosso Município.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/738/indicacao_037_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/738/indicacao_037_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de adquirir um veículo de transporte de passageiros destinado a atender os_x000D_
 atletas que viajam para representar o Município.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/739/indicacao_038_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/739/indicacao_038_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de pintar as casinhas do Conjunto Habitacional Meu Lar. Sugiro_x000D_
 que se busque parceria junto ao Governo do Estado para a realização desta obra. Esta matéria vem reforçar a_x000D_
 Indicação nº 064/2005, de autoria do Vereador Aníbal Alves Vilela.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/740/indicacao_039_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/740/indicacao_039_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de cercar a Escola Rural Municipal Malvina Evaristo Pescinelli._x000D_
 Esta matéria vem reforçar as Indicações nº 068/2005 e nº 078/2006.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/741/indicacao_040_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/741/indicacao_040_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de informatizar todos os Postos de Saúde do Município.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/755/indicacao_041_2007_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/755/indicacao_041_2007_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a_x000D_
 presente indicação para que sejam tomadas as devidas providências no sentido de fazer rede_x000D_
 de esgoto nas ruas que se ligam à Rua Uruguai e em toda a sua extensão.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/757/indicacao_042_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/757/indicacao_042_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir um campo para futebol de areia e um campo para_x000D_
 futebol soçaite no espaço onde se encontra a Quadra Poli - Esportiva. Esta proposição vem reformar a_x000D_
 Indicação nº 046/2005.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/758/indicacao_043_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/758/indicacao_043_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir outra pista de pouso, seguindo a legislação vigente._x000D_
 Esta matéria vem reforçar a Indicação nº 029/2005.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/759/indicacao_044_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/759/indicacao_044_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de levantar através de aterramento os pontos críticos da_x000D_
 Rodovia da Soja, assim como participar com máquinas e recursos financeiros para o cascalhamento da_x000D_
 mesma.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/760/indicacao_045_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/760/indicacao_045_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir e equipar um Posto de Saúde no Assentamento ENA._x000D_
 Esta matéria vem reforçar as Indicações nºs 070/2005 e 006/2006, de autoria do vereador Luis Carlos de_x000D_
 Melo.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/761/indicacao_046_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/761/indicacao_046_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de refazer a instalação elétrica na Escola Rural Municipal_x000D_
 Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/762/indicacao_047_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/762/indicacao_047_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de adquirir e instalar ventiladores na Escola Rural Municipal_x000D_
 Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/764/indicacao_048_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/764/indicacao_048_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de alterar a Lei Municipal nº 175, sancionada em 08 de dezembro_x000D_
 de 2005, que dispõe sobre o Plano Plurianual para o período de 2006 a 2009, com base nos artigos 3º, 4º e 5º_x000D_
 da referida Lei, onde autoriza o Poder Executivo a alterar, caso haja necessidade e, achei por bem em indicar_x000D_
 a vossa excelência à necessidade de colocarmos no Plano Plurianual mais cinco propostas de trabalhos a_x000D_
 serem concluídas até o final do ano de 2009. Que seguem:_x000D_
 1º: Construção de uma sede própria para as pessoas da 3ª idade na sede do_x000D_
 Município._x000D_
 2º: Construção de uma Creche no Bairro Bela Vista, para atender a necessidade_x000D_
 do Bairro e povoados vizinhos._x000D_
 3º: Sinalização das ruas e avenidas da cidade de Feliz Natal._x000D_
 4º: Construção de arquibancadas e iluminação do Estádio Municipal Tio Teco._x000D_
 5º: Pavimentação da Rua das Amesclas, no Bairro Bela Vista, no trecho entre a_x000D_
 Avenida das Itaúbas até a Rua das Castanheiras.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/765/indicacao_049_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/765/indicacao_049_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de reformar, consertar e colocar em funcionamento mais um_x000D_
 caminhão para coleta de lixo em nossa cidade.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/766/indicacao_050_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/766/indicacao_050_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de consertar e colocar em funcionamento mais um veículo para_x000D_
 a molha de rua de nossa cidade</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/768/indicacao_051_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/768/indicacao_051_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de borrifar com inseticidas todos os pontos de nosso Município_x000D_
 onde estão surgindo casos de malária e dengue.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/771/indicacao_052_2007_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/771/indicacao_052_2007_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano Plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de reformar o muro da Escola Municipal Princesa Izabel com_x000D_
 reboco e pintura.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/774/indicacao_053_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/774/indicacao_053_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano Plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de oferecer curso superior aos professores que_x000D_
 ainda não realizaram.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/776/indicacao_054_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/776/indicacao_054_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano Plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar mais um veículo de transporte escolar no P.A. ENA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/777/indicacao_055_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/777/indicacao_055_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano Plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de reformar a ponte sobre o Rio São João.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/782/indicacao_056_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/782/indicacao_056_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir um Parque Infantil no Conjunto Habitacional. Esta_x000D_
 matéria vem reforçar a Indicação nº 067/2006.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/786/indicacao_057_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/786/indicacao_057_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir um barracão no espaço destinado à aglomeração_x000D_
 comercial no Projeto de Assentamento ENA que possa abrigar empreendimentos tais como: tanque_x000D_
 resfriador de leite, despolpadora de frutas, farinheira, etc.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/789/indicacao_058_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/789/indicacao_058_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de oferecer cursos de aproveitamento de plantas e alimentos_x000D_
 para as donas de casa do Projeto de Assentamento ENA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/791/indicacao_059_2007_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/791/indicacao_059_2007_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de terceirizar os serviços de iluminação pública.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/792/indicacao_060_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/792/indicacao_060_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir e instalar de um laboratório de ciências. Esta_x000D_
 matéria vem reforçar as Indicações nº 032/2005 e nº 069/2006.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/793/indicacao_061_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/793/indicacao_061_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de colocar uma balança junto à Ponte do Rio Tartaruga.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/794/indicacao_062_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/794/indicacao_062_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providencias no sentido de fazer um campo soçaite gramado no pátio da Escola_x000D_
 Municipal Malvina Evaristo Pescinelli. Reforçando a Indicação 063/2006.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/795/indicacao_063_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/795/indicacao_063_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhada ao_x000D_
 Excelentíssimo Prefeito Municipal Manoel Messias Sales, para que sejam tomadas as devidas providências_x000D_
 no sentido de colocar em condições de tráfego o trecho que liga da Entrada do Assentamento ENA, altura_x000D_
 do Córrego São João até a Rodovia da Soja.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/796/indicacao_064_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/796/indicacao_064_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Deputado Estadual Juarez Costa - PMDB, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de que o nobre Deputado requereira a Ilustríssima Chefe do Departamento_x000D_
 de Defensoria Publica Geral do Estado de Mato Grosso Srª Helyodora Carolyne Almeida Rotini no sentido_x000D_
 de contemplar o Município de Feliz Natal, com uma Defensoria Publica para atender as necessidades_x000D_
 básicas da população carente, que não tem as mínimas condições financeiras para contratar um advogado.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/797/indicacao_065_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/797/indicacao_065_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de criar em parceria com a iniciativa privada (proprietários de_x000D_
 terra) do município de Feliz Natal o 1º Parque Natural Municipal.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/798/indicacao_066_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/798/indicacao_066_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de levantar e cascalhar a estrada que liga a Comunidade_x000D_
 Seringal até a ponte do Rio Ferro.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/799/indicacao_067_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/799/indicacao_067_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido inserir uma equipe (seleção) de futebol de campo para o_x000D_
 Campeonato Estadual de Amadores.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/800/indicacao_068_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/800/indicacao_068_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir nova ponte sobre o Córrego Raizema.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/801/indicacao_069_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/801/indicacao_069_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de fazer uma cobertura no pátio da Agência Municipal de_x000D_
 Trânsito.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/802/indicacao_070_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/802/indicacao_070_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado_x000D_
 ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que_x000D_
 sejam tomadas as devidas providências no sentido de repor as lâmpadas queimadas de nossa cidade,_x000D_
 assim como ampliar o sistema de iluminação pública existente.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/803/indicacao_071_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/803/indicacao_071_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de sinalizar as vias de acesso advertindo sobre curvas, rios e_x000D_
 pontes e orientando localizações e distâncias.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/804/indicacao_072_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/804/indicacao_072_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir mais bocas de lobos em pontos estratégicos da_x000D_
 cidade, assim como procederem a limpeza e colocação de tampas viáveis às já existentes.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/805/indicacao_073_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/805/indicacao_073_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de adquirir mais 01 (um) caminhão devidamente equipado para_x000D_
 realização da coleta de lixo em nossa cidade. Reforçando a Indicação 027/2005, da bancada PSDB, PFL_x000D_
 e PP.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/806/indicacao_074_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/806/indicacao_074_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado_x000D_
 ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de construir outra pista de pouso, seguindo a legislação_x000D_
 vigente. Reforçando a Indicação 029/2005, da bancada PSDB, PFL e PP.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/807/indicacao_075_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/807/indicacao_075_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de verificar a_x000D_
 possibilidade de reajustar o salário dos Funcionários Públicos com especialidade em_x000D_
 técnicas de enfermagem.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/808/indicacao_076_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/808/indicacao_076_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, com cópia a Secretária Municipal de_x000D_
 Saúde a Ilustríssima Sra. Leonilda dos Santos, a presente indicação para que sejam tomadas as devidas_x000D_
 providências no sentido de que verifique a possibilidade de reajustar o salário dos funcionários públicos_x000D_
 com especialidade em técnica de enfermagem</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/809/indicacao_077_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/809/indicacao_077_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de instituir o Programa Visão Escolar no município de Feliz Natal –_x000D_
 MT.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/810/indicacao_078_2007_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/810/indicacao_078_2007_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de contratar palestrantes para fazer palestras com o intuito_x000D_
 de habilitar os funcionários públicos municipais para o bom desempenho de suas funções.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/811/indicacao_079_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/811/indicacao_079_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de perfurar um poço semi-artesiano na Linha Ponte Queimada na_x000D_
 Baixada Cuiabana localizada no Assentamento ENA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/812/indicacao_080_2007_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/812/indicacao_080_2007_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de colocar redutores de velocidade nas ruas e avenidas mais_x000D_
 movimentadas da cidade. Esta matéria vem reforçar as Indicações de outra Legislatura que não foram_x000D_
 atendas Indicações, n° 005/2005 de autoria do Vereador Aníbal Alves Vilela e Indicação 008/2006 de_x000D_
 autoria Gerson Antonio, Carlos Adelar Faganello, Manoel E. Peteá, Antoninha Leuci de Oliveira e_x000D_
 Pascoalina Grassioto.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/813/indicacao_081_2007_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/813/indicacao_081_2007_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de construir abrigos nas estradas dos travessões do Assentamento_x000D_
 ENA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1628,68 +1628,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/673/indicacao_001_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/676/indicacao_002_2007_rita_de_cassia_moretti_liutti.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/679/indicacao_003_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/681/indicacao_004_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/682/indicacao_005_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/685/indicacao_006_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/688/indicacao_007_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/690/indicacao_008_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/692/indicacao_009_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/693/indicacao_010_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/694/indicacao_011_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/695/indicacao_012_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/696/indicacao_013_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/697/indicacao_014_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/698/indicacao_016_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/699/indicacao_017_2007_rita_de_cassia_moretti_liutti.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/700/indicacao_018_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/701/indicacao_019_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/702/indicacao_020_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/703/indicacao_021_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/707/indicacao_022_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/710/indicacao_023_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/714/indicacao_024_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/715/indicacao_025_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/718/indicacao_026_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/719/indicacao_027_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/720/indicacao_028_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/721/indicacao_029_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/722/indicacao_030_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/732/indicacao_031_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/733/indicacao_032_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/734/indicacao_033_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/735/indicacao_034_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/736/indicacao_035_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/737/indicacao_036_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/738/indicacao_037_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/739/indicacao_038_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/740/indicacao_039_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/741/indicacao_040_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/755/indicacao_041_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/757/indicacao_042_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/758/indicacao_043_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/759/indicacao_044_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/760/indicacao_045_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/761/indicacao_046_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/762/indicacao_047_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/764/indicacao_048_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/765/indicacao_049_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/766/indicacao_050_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/768/indicacao_051_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/771/indicacao_052_2007_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/774/indicacao_053_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/776/indicacao_054_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/777/indicacao_055_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/782/indicacao_056_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/786/indicacao_057_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/789/indicacao_058_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/791/indicacao_059_2007_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/792/indicacao_060_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/793/indicacao_061_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/794/indicacao_062_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/795/indicacao_063_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/796/indicacao_064_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/797/indicacao_065_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/798/indicacao_066_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/799/indicacao_067_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/800/indicacao_068_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/801/indicacao_069_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/802/indicacao_070_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/803/indicacao_071_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/804/indicacao_072_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/805/indicacao_073_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/806/indicacao_074_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/807/indicacao_075_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/808/indicacao_076_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/809/indicacao_077_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/810/indicacao_078_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/811/indicacao_079_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/812/indicacao_080_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/813/indicacao_081_2007_luis_carlos_de_melo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/673/indicacao_001_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/676/indicacao_002_2007_rita_de_cassia_moretti_liutti.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/679/indicacao_003_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/681/indicacao_004_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/682/indicacao_005_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/685/indicacao_006_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/688/indicacao_007_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/690/indicacao_008_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/692/indicacao_009_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/693/indicacao_010_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/694/indicacao_011_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/695/indicacao_012_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/696/indicacao_013_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/697/indicacao_014_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/698/indicacao_016_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/699/indicacao_017_2007_rita_de_cassia_moretti_liutti.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/700/indicacao_018_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/701/indicacao_019_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/702/indicacao_020_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/703/indicacao_021_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/707/indicacao_022_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/710/indicacao_023_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/714/indicacao_024_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/715/indicacao_025_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/718/indicacao_026_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/719/indicacao_027_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/720/indicacao_028_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/721/indicacao_029_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/722/indicacao_030_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/732/indicacao_031_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/733/indicacao_032_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/734/indicacao_033_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/735/indicacao_034_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/736/indicacao_035_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/737/indicacao_036_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/738/indicacao_037_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/739/indicacao_038_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/740/indicacao_039_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/741/indicacao_040_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/755/indicacao_041_2007_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/757/indicacao_042_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/758/indicacao_043_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/759/indicacao_044_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/760/indicacao_045_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/761/indicacao_046_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/762/indicacao_047_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/764/indicacao_048_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/765/indicacao_049_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/766/indicacao_050_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/768/indicacao_051_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/771/indicacao_052_2007_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/774/indicacao_053_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/776/indicacao_054_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/777/indicacao_055_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/782/indicacao_056_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/786/indicacao_057_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/789/indicacao_058_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/791/indicacao_059_2007_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/792/indicacao_060_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/793/indicacao_061_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/794/indicacao_062_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/795/indicacao_063_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/796/indicacao_064_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/797/indicacao_065_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/798/indicacao_066_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/799/indicacao_067_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/800/indicacao_068_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/801/indicacao_069_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/802/indicacao_070_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/803/indicacao_071_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/804/indicacao_072_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/805/indicacao_073_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/806/indicacao_074_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/807/indicacao_075_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/808/indicacao_076_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/809/indicacao_077_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/810/indicacao_078_2007_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/811/indicacao_079_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/812/indicacao_080_2007_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2007/813/indicacao_081_2007_luis_carlos_de_melo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="103.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>