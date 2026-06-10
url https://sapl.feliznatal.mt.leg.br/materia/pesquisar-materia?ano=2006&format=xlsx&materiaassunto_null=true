--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,1035 +54,1035 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/555/indicacao_n001-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/555/indicacao_n001-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Colocar coletores de lixo (lixeiras), nas principais ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/556/indicacao_n002-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/556/indicacao_n002-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Fazer rotatórias nos entroncamentos da Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/557/indicacao_n003-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/557/indicacao_n003-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Cascalhar o Bairro Bela Vista, ou cobrar do responsável a execução do serviço.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/558/indicacao_n004-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/558/indicacao_n004-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Construir ou alugar uma casa para que sirva de apoio aos trabalhadores rurais de nosso município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/559/indicacao_n005-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/559/indicacao_n005-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Fazer meio fio na Avenida Perimetral Norte, da Avenida Maravilha até o Posto Feliz Natal, no lado direito da Avenida.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/560/indicacao_n006-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/560/indicacao_n006-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Instalar um atendimento de saúde no Assentamento ENA, na construção da cantina da Escola que foi desativada.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/561/indicacao_n007-2006_rita_de_cassia.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/561/indicacao_n007-2006_rita_de_cassia.pdf</t>
   </si>
   <si>
     <t>Interditar a frente da Escola Princesa Isabel no horário de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gerson Antonio</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/659/indicacao_n008-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/659/indicacao_n008-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Colocar redutores de velocidade nas ruas mais movimentadas.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/660/indicacao_n009-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/660/indicacao_n009-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir área de lazer no perímetro urbano.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/562/indicacao_n010-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/562/indicacao_n010-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Fazer um campo experimental para experiências variadas para aquela região juntamente com a EMPAER e o INDEA. Esta matéria vem reforçar a Indicação nº 077, de 28 de Outubro de 2005.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Anibal Alves Vilela</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/657/indicacao_n011-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/657/indicacao_n011-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Fomentar a piscicultura no Assentamento Ena</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/689/indicacao_n012-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/689/indicacao_n012-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir e equipar um lavador de veículo junto a Escola Rural Malvina Pescinelli.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/691/indicacao_n013-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/691/indicacao_n013-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Instalar rede de baixa tensão nas ruas que dão acesso ao bairro Bela Vista.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/658/indicacao_n016-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/658/indicacao_n016-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Aquisição de veículo para o transporte escolar.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/661/indicacao_n017-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/661/indicacao_n017-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Ampliar a oferta de vagas no Curso de Administração de Empresas</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/662/indicacao_n018-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/662/indicacao_n018-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Abrir um trecho da Perimetral Leste que dá acesso a Rua Campos Novos</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/663/indicacao_n019-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/663/indicacao_n019-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Colocar luminárias proximo ao Mercado Maravilha e a Madeireira Navarro</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/664/indicacao_n020-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/664/indicacao_n020-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Abrir um portão na Escola Princesa Isabel dando acesso a Rua Francisco de oliveira Caldeira</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/665/indicacao_n021-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/665/indicacao_n021-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Expansão da rede de energia elétrica na Vila Esperança.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/666/indicacao_n022-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/666/indicacao_n022-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Realizar Audiência Pública entre os Poderes Executivo, Legislativo e comércio local para encontrar solução para a falta de emprego no município.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/667/indicacao_n023-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/667/indicacao_n023-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir um campo de futebol no Bela Vista.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/672/indicacao_n024-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/672/indicacao_n024-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Arborização da cidade.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/668/indicacao_n025-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/668/indicacao_n025-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Criar parceria com os artesão da cidade para fazer lembranças da cidade para os visitantes.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/669/indicacao_n026-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/669/indicacao_n026-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Criar estrutura necessária para abertura de mais um Posto de Saúde para atender o Programa Mais Saúde da Família.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/670/indicacao_n027-2006_gerson_antonio_1.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/670/indicacao_n027-2006_gerson_antonio_1.pdf</t>
   </si>
   <si>
     <t>Construção de arquibancada de madeira no Complexo Tio Teco.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/671/indicacao_028-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/671/indicacao_028-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura da Junta Militar no município.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/675/indicacao_n030-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/675/indicacao_n030-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Gerenciar o trabalho realizado com patrulha agrícola.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/677/indicacao_n030-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/677/indicacao_n030-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir ponte sobre o Rio Bálsamo, cascalhamento da MT 225 entre a Mecânica Farina e a Bunge</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/563/indicacao_n032-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/563/indicacao_n032-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir em parceria com o Governo do Estado de Mato Grosso uma ponte sobre o Rio São Francisco, na Rodovia MT 225</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/678/indicacao_n033-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/678/indicacao_n033-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Instalar agua tratada na 2ª parte do Conjunto Habitacional Meu Lar.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/680/indicacao_n034-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/680/indicacao_n034-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Oferecer vacina contra Aftosa e Brucelose aos pequenos produtores rurais que não tem condição financeira de pagar.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Disponibilizar um Kit Tecnológico ( DVD, vídeo cassete, parabólica)para escola Malvina Pescinelli.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/684/indicacao_n036-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/684/indicacao_n036-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Oferecer palestras de Atendimento ao Público para os servidores de Feliz Natal.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/686/indicacao_n037-2006_luis_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/686/indicacao_n037-2006_luis_carlos.pdf</t>
   </si>
   <si>
     <t>Iluminar o canteiro da Avenida Perimetral Norte com postes tubulares.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/687/indicacao_n038-2006_luis_carlos_de_melo.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/687/indicacao_n038-2006_luis_carlos_de_melo.pdf</t>
   </si>
   <si>
     <t>Instalar bebedouro de água na Escola Rural Malvina Pescinelli.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/564/indicacao_n039-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/564/indicacao_n039-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Cópia a Secretária Municipal de Assistência Social, Senhora Lairce Amorim Sales, a presente indicação para que sejam tomadas as devidas providências no sentido de doar uma cesta básica mensal a Sra. Egercy Miranda Gomes, residente na Rua Concórdia, próximo a Escola Estadual, na sede deste Município.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/565/indicacao_n040-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/565/indicacao_n040-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Criar um viveiro municipal de mudas com o objetivo de arborizar ruas e avenidas, assim como para a produção de mudas de plantas frutíferas com vistas ao atendimento ao pequeno produtor do campo. Esta matéria vem reforçar a Indicação nº 024, de 01 de abril de 2005.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/674/indicacao_n041-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/674/indicacao_n041-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Prorrogar o Concurso Público para mais um (01) ano.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/567/indicacao_n042-2006_luiz_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/567/indicacao_n042-2006_luiz_carlos.pdf</t>
   </si>
   <si>
     <t>Construir um abatedouro municipal.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/566/indicacao_n043-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/566/indicacao_n043-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Duplicar a Avenida Perimetral Leste do início junto a Avenida Perimetral Norte até à Avenida Perimetral Sul.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/568/indicacao_n044-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/568/indicacao_n044-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Abrir uma estrada ligando a Escola Malvina Evaristo Pescinelli dos lotes nº 42 e 43 rumo aos lotes nº 80 e 81 do outro lado do Assentamento ENA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/569/indicacao_n045-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/569/indicacao_n045-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Buscar parcerias junto a Prefeitura Municipal de Nova Ubiratã e a iniciativa privada para reformar a Ponte sobre o Rio Ferro.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/570/indicacao_n046-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/570/indicacao_n046-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar parceria com a Fundação Nacional do Índio para transportar material de construção para as aldeias onde serão construídas as salas de aula.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/572/indicacao_n047-2006-gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/572/indicacao_n047-2006-gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Servir merenda escolar na hora da chegada na escola aos alunos da zona rural que estudam no turno matutino e são transportados pelo veículo de transporte escolar.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/573/indicacao_n048-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/573/indicacao_n048-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Adquirir um equipamento contra incêndio para ser instalado no caminhão pipa.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/575/indicacao_n050-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/575/indicacao_n050-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Criar a central de recebimento de embalagens de agrotóxicos.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/576/indicacao_n050-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/576/indicacao_n050-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir calçada nas Escolas Municipais 25 de Dezembro e Mário Ciro Silva Rosa.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/578/indicacao_n051-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/578/indicacao_n051-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar uma parceria com a COOPERNOVA com vistas a orientar os pequenos produtores rurais do município para a importância do trabalho coletivo e abertura de comércio para os produtos hortifrutigranjeiros.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/579/indicacao_n052-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/579/indicacao_n052-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Incrementar o projeto do campo experimental com a plantação de maracujá, caju e cupuaçu.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/581/indicacao_n053-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/581/indicacao_n053-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Fazer certidão de nascimento para os indígenas que vivem nas aldeias pertencentes ao Município.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/582/indicacao_n054-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/582/indicacao_n054-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Fazer Título de Eleitor e Carteira de Identidade (Registro Geral) para os indígenas que vivem nas aldeias pertencentes ao Município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/584/indicacao_n055-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/584/indicacao_n055-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Fazer convênio com o comércio local para numerar as casas num modelo padrão.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/585/indicacao_n056-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/585/indicacao_n056-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Sinalizar com placas, pinturas e outros meios viáveis, proximidades e a ponte sobre o Rio Tartaruga situada na Rodovia MT 225, no limite territorial de Feliz Natal e Vera.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/587/indicacao_n057-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/587/indicacao_n057-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Oferecer Educação de Jovens e Adultos de Alfabetização até a 4ª Série do Ensino Fundamental na Escola que está sendo construída no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/588/indicacao_n058-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/588/indicacao_n058-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Fazer um convênio para abrigar pacientes em viagem para resolver problemas de saúde na capital Cuiabá.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/589/indicacao_n059-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/589/indicacao_n059-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar parceria com Empresas feliz natalenses com vistas à construção de casas no modelo e anexas ao conjunto habitacional Bairro Meu Lar para serem sorteadas nos festejos natalinos do nosso Município entre as pessoas carentes selecionadas pelo Programa Meu Lar.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/590/indicacao_n060-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/590/indicacao_n060-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Reformar a Escola Municipal Princesa Isabel.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/591/indicacao_n061-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/591/indicacao_n061-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir um Parque Infantil na Escola Municipal Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/606/indicacao_n062-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/606/indicacao_n062-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Firmar Convênio com Oftalmologista para a realização de consulta.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/607/indicacao_n063-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/607/indicacao_n063-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Um campo soçaite gramado no pátio da Escola Municipal Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/608/indicacao_n064-2006_luiz_carlos.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/608/indicacao_n064-2006_luiz_carlos.pdf</t>
   </si>
   <si>
     <t>Instalar um ponto de água no Cemitério Municipal.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/609/indicacao_n065-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/609/indicacao_n065-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir uma passarela sobre o Córrego Bálsamo</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/610/indicacao_n066-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/610/indicacao_n066-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Patrolar e fazer desaguadores nas estradas onde transitam os veículos escolares.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/611/indicacao_n067-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/611/indicacao_n067-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir um Parque Infantil no Conjunto Habitacional Bairro Meu Lar</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/612/indicacao_n068-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/612/indicacao_n068-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir uma quadra de areia no Conjunto Habitacional Bairro Meu Lar.construir uma quadra de areia no Conjunto Habitacional Bairro Meu Lar.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/613/indicacao_n069-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/613/indicacao_n069-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir e instalar de um laboratório de ciências. Esta matéria vem reforçar a Indicação nº 032/2005, de autoria da Bancada PSDB, PFL e PP, em 09 de maio de 2005.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/614/indicacao_n070-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/614/indicacao_n070-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Telar com paredes altas e aumentar a caixa de areia da quadra de voleibol da Praça 17 de Novembro. Esta matéria vem reforçar a Indicação nº 072/2005, de autoria da Bancada PSDB, PFL e PP, em 14 de Outubro de 2005.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Instalar um pequeno laboratório de informática na Escola Rural Municipal Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/616/indicacao_n072-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/616/indicacao_n072-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Adquirir uma ambulância para atendimento prioritário à sede do Município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/617/indicacao_n073-2006_anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/617/indicacao_n073-2006_anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Construir estacionamentos de veículos leves nas vias laterais do canteiro central da Avenida Maravilha, nesta cidade de Feliz Natal, Estado de Mato Grosso, conforme demonstração em anexo.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/618/indicacao_n074-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/618/indicacao_n074-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Equipar a sala dos professores das Escolas Municipais com um computador que possibilite ao professor pesquisa junto a Rede Mundial de Computadores (INTERNET).</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/619/indicacao_n075-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/619/indicacao_n075-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Adquirir um aparelho celular equipado com antena para a Escola Rural Municipal Malvina Evaristo Pescinelli.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/620/indicacao_n076-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/620/indicacao_n076-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Realizar um Campeonato de Futebol Soçaite (masculino e feminino) na Comunidade ENA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/621/indicacao_n077-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/621/indicacao_n077-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Fazer um convênio para transportar pessoas agendadas para resolver problemas de saúde na capital Cuiabá.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/622/indicacao_n078-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/622/indicacao_n078-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Cercar a Escola Rural Municipal Malvina Evaristo Pescinelli. Esta matéria vem reforçar a Indicação nº 068, de 07 de outubro de 2005.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/624/indicacao_n079-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/624/indicacao_n079-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Criar uma bolsa de estudos para atendermos alunos do Ensino Médio, com residência comprovada no Assentamento ENA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/626/indicacao_n080-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/626/indicacao_n080-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Implantar uma Casa de Apoio para o estudante do Ensino Médio, residente na Zona Rural do Município de Feliz Natal.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/627/indicacao_n081-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/627/indicacao_n081-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Cascalhar os “pontos críticos” situados na MT 225, principalmente o trecho situado próximo à chegada da Rodovia MT 130, logo após o Córrego Traíra</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/628/indicacao_n082-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/628/indicacao_n082-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Proceder à reforma da ponte sobre o Córrego Traíra.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/630/indicacao_n083-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/630/indicacao_n083-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Oferecer Educação de Jovens e Adultos para o Ensino Fundamental na Escola Rural Municipal Malvina Evaristo Pescinelli</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/631/indicacao_n084-2006-anibal_alves_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/631/indicacao_n084-2006-anibal_alves_vilela.pdf</t>
   </si>
   <si>
     <t>Autorizar os funcionários da limpeza pública, mais especificamente os garis para que os mesmo façam a coleta de lixo diariamente nos Postos de Saúde. No desempenho de minha função que é fiscalizar e legislar, pude observar que havia bolsas de lixo e entulhos de dois dias anteriores, deixando à estética ou a aparência do Posto de Saúde, fora dos padrões exigidos pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado à Secretária Municipal de Educação, Cultura e Desporto, Ilma. Sra. Salete dos Santos da Silva, a presente indicação para que sejam tomadas as devidas providências no sentido de criar mecanismos com o objetivo de diminuir alguns transtornos que vem ocorrendo com os alunos que residem no interior do Município, no que diz respeito ao horário que eles precisam levantar para conseguirem embarcar no veículo escolar. Sugiro, através desta Indicação, que sejam transferidos todos os alunos que moram no interior, do horário matutino para o horário vespertino, pois só assim estaremos solucionando o problema e, ao mesmo tempo, atendendo muitas reclamações de alunos e pais de alunos que se obrigam a levantar às duas ou três horas da manhã, para poderem estar presente nas aulas que só iniciam às sete horas, na sede do Município.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/656/indicacao_n012-2006_gerson_antonio.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/656/indicacao_n012-2006_gerson_antonio.pdf</t>
   </si>
   <si>
     <t>Construir um lavador na Escola Malvina Pescinelli</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1389,68 +1389,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/555/indicacao_n001-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/556/indicacao_n002-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/557/indicacao_n003-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/558/indicacao_n004-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/559/indicacao_n005-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/560/indicacao_n006-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/561/indicacao_n007-2006_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/659/indicacao_n008-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/660/indicacao_n009-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/562/indicacao_n010-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/657/indicacao_n011-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/689/indicacao_n012-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/691/indicacao_n013-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/658/indicacao_n016-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/661/indicacao_n017-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/662/indicacao_n018-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/663/indicacao_n019-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/664/indicacao_n020-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/665/indicacao_n021-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/666/indicacao_n022-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/667/indicacao_n023-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/672/indicacao_n024-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/668/indicacao_n025-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/669/indicacao_n026-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/670/indicacao_n027-2006_gerson_antonio_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/671/indicacao_028-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/675/indicacao_n030-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/677/indicacao_n030-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/563/indicacao_n032-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/678/indicacao_n033-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/680/indicacao_n034-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/684/indicacao_n036-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/686/indicacao_n037-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/687/indicacao_n038-2006_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/564/indicacao_n039-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/565/indicacao_n040-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/674/indicacao_n041-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/567/indicacao_n042-2006_luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/566/indicacao_n043-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/568/indicacao_n044-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/569/indicacao_n045-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/570/indicacao_n046-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/572/indicacao_n047-2006-gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/573/indicacao_n048-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/575/indicacao_n050-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/576/indicacao_n050-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/578/indicacao_n051-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/579/indicacao_n052-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/581/indicacao_n053-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/582/indicacao_n054-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/584/indicacao_n055-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/585/indicacao_n056-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/587/indicacao_n057-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/588/indicacao_n058-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/589/indicacao_n059-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/590/indicacao_n060-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/591/indicacao_n061-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/606/indicacao_n062-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/607/indicacao_n063-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/608/indicacao_n064-2006_luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/609/indicacao_n065-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/610/indicacao_n066-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/611/indicacao_n067-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/612/indicacao_n068-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/613/indicacao_n069-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/614/indicacao_n070-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/616/indicacao_n072-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/617/indicacao_n073-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/618/indicacao_n074-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/619/indicacao_n075-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/620/indicacao_n076-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/621/indicacao_n077-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/622/indicacao_n078-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/624/indicacao_n079-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/626/indicacao_n080-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/627/indicacao_n081-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/628/indicacao_n082-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/630/indicacao_n083-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/631/indicacao_n084-2006-anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/656/indicacao_n012-2006_gerson_antonio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/555/indicacao_n001-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/556/indicacao_n002-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/557/indicacao_n003-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/558/indicacao_n004-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/559/indicacao_n005-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/560/indicacao_n006-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/561/indicacao_n007-2006_rita_de_cassia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/659/indicacao_n008-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/660/indicacao_n009-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/562/indicacao_n010-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/657/indicacao_n011-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/689/indicacao_n012-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/691/indicacao_n013-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/658/indicacao_n016-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/661/indicacao_n017-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/662/indicacao_n018-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/663/indicacao_n019-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/664/indicacao_n020-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/665/indicacao_n021-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/666/indicacao_n022-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/667/indicacao_n023-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/672/indicacao_n024-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/668/indicacao_n025-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/669/indicacao_n026-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/670/indicacao_n027-2006_gerson_antonio_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/671/indicacao_028-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/675/indicacao_n030-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/677/indicacao_n030-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/563/indicacao_n032-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/678/indicacao_n033-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/680/indicacao_n034-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/684/indicacao_n036-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/686/indicacao_n037-2006_luis_carlos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/687/indicacao_n038-2006_luis_carlos_de_melo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/564/indicacao_n039-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/565/indicacao_n040-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/674/indicacao_n041-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/567/indicacao_n042-2006_luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/566/indicacao_n043-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/568/indicacao_n044-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/569/indicacao_n045-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/570/indicacao_n046-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/572/indicacao_n047-2006-gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/573/indicacao_n048-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/575/indicacao_n050-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/576/indicacao_n050-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/578/indicacao_n051-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/579/indicacao_n052-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/581/indicacao_n053-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/582/indicacao_n054-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/584/indicacao_n055-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/585/indicacao_n056-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/587/indicacao_n057-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/588/indicacao_n058-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/589/indicacao_n059-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/590/indicacao_n060-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/591/indicacao_n061-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/606/indicacao_n062-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/607/indicacao_n063-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/608/indicacao_n064-2006_luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/609/indicacao_n065-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/610/indicacao_n066-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/611/indicacao_n067-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/612/indicacao_n068-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/613/indicacao_n069-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/614/indicacao_n070-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/616/indicacao_n072-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/617/indicacao_n073-2006_anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/618/indicacao_n074-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/619/indicacao_n075-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/620/indicacao_n076-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/621/indicacao_n077-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/622/indicacao_n078-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/624/indicacao_n079-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/626/indicacao_n080-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/627/indicacao_n081-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/628/indicacao_n082-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/630/indicacao_n083-2006_gerson_antonio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/631/indicacao_n084-2006-anibal_alves_vilela.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2006/656/indicacao_n012-2006_gerson_antonio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>