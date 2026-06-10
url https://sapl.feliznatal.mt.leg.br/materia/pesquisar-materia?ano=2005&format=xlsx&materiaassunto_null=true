--- v0 (2026-02-22)
+++ v1 (2026-06-10)
@@ -54,927 +54,927 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Rita de Cássia Moretti Liutti</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/544/indicacao_1_rita.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/544/indicacao_1_rita.pdf</t>
   </si>
   <si>
     <t>Providenciar junto a reitoria de universidades a_x000D_
 implantação de uma extensão de faculdade em nosso Município.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Anibal Alves Vilela</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/545/indicacao_2_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/545/indicacao_2_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, com cópia ao_x000D_
 Chefe do Departamento de Obras, Viação Pública e Agricultura, o Ilustríssimo Senhor_x000D_
 Valderei Pescinelli, a presente Indicação, para que sejam tomadas as providências necessárias_x000D_
 no sentido de dar mais incentivos aos habitantes do Assentamento ENA, no que diz respeito_x000D_
 a instalação de açudes para a criação de peixes em cativeiro com diversificação de espécies._x000D_
 Ficando a Secretaria de Obras responsável de fornecer trator de estera gratuitamente e os_x000D_
 interessados fornecendo combustível para a realização da obra. Uma vez realizada ou_x000D_
 concluída a instalação dos açudes fica a Secretaria Municipal de Agricultura em parceria com_x000D_
 a EMPAER encarregados de fornecer os alevinos para os produtores.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gerson Antonio</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/546/indicacao_3_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/546/indicacao_3_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, para que sejam_x000D_
 tomadas as providências necessárias no sentido de viabilizar um carteiro, para prestar serviços_x000D_
 ao Posto dos Correios de nosso Município.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/547/indicacao_4_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/547/indicacao_4_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, para que sejam tomadas as providências_x000D_
 necessárias no sentido de organizar uma equipe móvel com fiscais de tributos.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação que reforça a Indicação nº 003/2003 de autoria do ex-vereador Acir Pereira de_x000D_
 Carvalho, datada de 17-03-2003, que indica a necessidade de colocar quebra-molas tipo_x000D_
 tartaruguinhas duplas em todos os cruzamentos das ruas e avenidas pavimentadas da cidade,_x000D_
 bem como fazer as faixas divisórias nas ruas e avenidas com duplo sentido.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/549/indicacao_6_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/549/indicacao_6_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de trazer um engenheiro_x000D_
 de tráfego do DETRAN para que o mesmo possa analisar nosso trânsito e novamente sinalizar_x000D_
 nossas ruas e avenidas, fazendo com que haja redução de velocidade. Esta matéria vem_x000D_
 reforçar a indicação nº 028/02, de autoria do Vereador Aníbal Alves Vilela.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/550/indicacao_7_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/550/indicacao_7_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir abrigos nos_x000D_
 pontos de ônibus de nossa cidade e no Assentamento ENA, onde alunos e passageiros esperam_x000D_
 o horário da passagem dos ônibus. Esta matéria vem reforçar a Indicação nº 008/02 do_x000D_
 Vereador Ilton Provenzi.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/551/indicacao_8_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/551/indicacao_8_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de se construir espaços de lazer e recreação como campos de futebol e_x000D_
 quadras de areia para a prática de vôlei.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/552/indicacao_9_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/552/indicacao_9_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado à_x000D_
 Ilustríssima Secretária de Educação, Cultura e Desporto, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de se construir duas quadras de esportes cobertas, sendo uma na escola_x000D_
 Municipal 25 de Dezembro e uma na Escola Municipal Mário Ciro Silva Rosa, para atender os alunos e dar_x000D_
 mais comodidade aos professores de educação física.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/553/indicacao_10_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/553/indicacao_10_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de equipar as escolas municipais: Mário Ciro Silva Rosa, 25 de_x000D_
 Dezembro e Princesa Isabel com equipamentos que possibilitem interligá-las com a Rede Mundial de_x000D_
 Computadores (Internet).</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/554/indicacao_11_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/554/indicacao_11_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente indicação para que sejam_x000D_
 tomadas as devidas providências no sentido de disponibilizar um veículo coletivo, de acordo com a demanda_x000D_
 do município para transportar estudantes de curso de nível superior para a cidade que tenha esse nível de_x000D_
 ensino.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/571/indicacao_12_rita.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/571/indicacao_12_rita.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de construir a sede do Clube da terceira Idade. Esta Indicação vem reforçar a_x000D_
 Indicação nº 052/20001, de autoria dos Vereadores Fábio L. Galindo, Arcelino Sandrin e Delcio Weber.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ilton Provenzi</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/574/indicacao_13_ilton.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/574/indicacao_13_ilton.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de fazer o calçamento no Campo do Tio Teco, sendo na Rua Francisco de_x000D_
 Oliveira Caldeira, Rua São Lourenço d’ Oeste e Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/577/indicacao_14_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/577/indicacao_14_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de instalar uma marcenaria escola na sede do Município</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/580/indicacao_15_rita.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/580/indicacao_15_rita.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de construir uma Creche com necessidade de atender 50 (cinqüenta)_x000D_
 crianças com idades diferenciadas, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/583/indicacao_16_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/583/indicacao_16_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de se fazer cumprir a Lei nº 051, mais especificamente o Artigo 148, onde_x000D_
 conta claramente que nenhum estabelecimento comercial, industrial ou prestadora de serviços poderá_x000D_
 funcionar no Município de Feliz Natal, sem a prévia licença da Prefeitura.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/586/indicacao_17_ilton.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/586/indicacao_17_ilton.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de se fazer um entroncamento na entrada da Vila Esperança, no trecho da_x000D_
 Avenida Perimetral Norte, próximo a Laminados Faganello.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/592/indicacao_19_ilton.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/592/indicacao_19_ilton.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de instalar vasos sanitários infantis, nas Escolas Municipais Mário Ciro Silva_x000D_
 Rosa e 25 de Dezembro.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/593/indicacao_20_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/593/indicacao_20_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de construir um balneário nas margens do Rio Arraia, ou Córrego Feliz Natal._x000D_
 Ambos nas proximidades do Município.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/594/indicacao_21_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/594/indicacao_21_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado à_x000D_
 Ilustríssima Secretária de Educação Cultura e Desporto, Senhora Salete dos Santos da Silva, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de colocar ar condicionado nos micro_x000D_
 ônibus escolares.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/595/indicacao_22_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/595/indicacao_22_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de criar a Fanfarra Municipal vinculada ao Departamento Municipal de_x000D_
 Cultura</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/596/indicacao_23__vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/596/indicacao_23__vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Chefe do Poder Judiciário desta Comarca, DD. Alexandre Delicatto_x000D_
 Pampado, a presente indicação para que sejam tomadas as devidas providências no sentido de_x000D_
 instalar o Cartório Eleitoral na sede deste Município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/597/indicacao_24_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/597/indicacao_24_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de criar um viveiro municipal de mudas com o objetivo de arborizar ruas e_x000D_
 avenidas assim como para a produção de mudas de plantas frutíferas com vistas ao atendimento ao pequeno_x000D_
 produtor do campo.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Luis Carlos de Melo</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/598/indicacao_25_luiz.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/598/indicacao_25_luiz.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de ceder um local para o funcionamento do Clube de Mães em nossa cidade.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/599/indicacao_26_rita.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/599/indicacao_26_rita.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de contratar um profissional na área da psicologia, para atuar na área da_x000D_
 educação, para melhor atender os alunos, pais e professores.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/600/indicacao_27_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/600/indicacao_27_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de adquirir mais 01 (um) caminhão devidamente equipado para realização da_x000D_
 coleta de lixo em nossa cidade.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/601/indicacao_28_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/601/indicacao_28_gerson.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/602/indicacao_29_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/602/indicacao_29_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja encaminhado ao_x000D_
 Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente indicação para que sejam tomadas as_x000D_
 devidas providências no sentido de construir outra pista de pouso, seguindo a legislação vigente.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/603/indicacao_30_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/603/indicacao_30_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir uma_x000D_
 garagem municipal, ou seja um pátio de máquinas e outros veículos adquiridos com recursos_x000D_
 públicos.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/604/indicacao_31_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/604/indicacao_31_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de colocar coletores de_x000D_
 lixo (lixeiras), nas principais ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/605/indicacao_32_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/605/indicacao_32_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir e instalar de_x000D_
 um laboratório de ciências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Manoel Estevão Peteá</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/623/indicacao_33_manoel_petea.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/623/indicacao_33_manoel_petea.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de instalar um ponto_x000D_
 base (pb), com cobertura para a Polícia Militar, onde possa ser estacionada a viatura policial e_x000D_
 com uma saída rápida, para atendimento a sociedade, este ponto poderia ser no final do_x000D_
 canteiro da avenida Maravilha, próximo à Praça 17 de Novembro.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/625/indicacao_34_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/625/indicacao_34_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de adquirir um veículo_x000D_
 para transportar pessoas agendadas pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/629/indicacao_35_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/629/indicacao_35_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de fabricar tampas de_x000D_
 bueiros (boca de lobo) .</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/632/indicacao_36_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/632/indicacao_36_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de fazer rotatórias nos_x000D_
 entroncamentos da Avenida Perimetral Norte.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/634/indicacao_37_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/634/indicacao_37_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de contratar mais uma_x000D_
 pessoa para atuar no Conselho Tutelar.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/635/indicacao_39__vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/635/indicacao_39__vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de regulamentar ou_x000D_
 disciplinar o trânsito de veículos com cargas no perímetro urbano central da cidade, conforme_x000D_
 consta no Artigo 8°, Item 9, Letra D da Lei Orgânica do Município, onde diz que compete ao_x000D_
 Município disciplinar os serviços de carga e descarga e fixar a tonelagem máxima permitida a_x000D_
 veículos que circulem em vias públicas municipais.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/636/indicacao_40_rita.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/636/indicacao_40_rita.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de contratar uma_x000D_
 fonoaudióloga para o município de Feliz Natal/MT.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/637/indicacao_41_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/637/indicacao_41_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir uma_x000D_
 Capela Mortuária.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/638/indicacao_42_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/638/indicacao_42_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de adquirir lotes_x000D_
 urbanos para construção de 01 (uma) quadra poli esportiva ao lado da Escola Municipal 25 de_x000D_
 Dezembro.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/639/indicacao_43_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/639/indicacao_43_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de colocar placas_x000D_
 contendo os artigos e parágrafos do Código Florestal e outras legislações pertinentes a_x000D_
 preservação de rios, córregos e nascentes com vistas a preservação.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/640/indicacao_44_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/640/indicacao_44_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de instituir o Conselho_x000D_
 Municipal de Segurança Alimentar e Combate a Fome em nosso Município.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/641/indicacao_45_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/641/indicacao_45_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir um_x000D_
 estacionamento para a Escola Municipal Princesa Isabel.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/642/indicacao_46_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/642/indicacao_46_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir um campo_x000D_
 para futebol de areia e um campo para futebol soçaite no espaço onde se encontra a Quadra_x000D_
 Poli - esportiva.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/643/indicacao_47_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/643/indicacao_47_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de realizar os Jogos_x000D_
 Olímpicos Municipais de Feliz Natal aberto a todas as idades.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/644/indicacao_48_luis.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/644/indicacao_48_luis.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de cascalhar o Bairro_x000D_
 Bela Vista, ou cobrar do responsável a execução do serviço.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/645/indicacao_49_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/645/indicacao_49_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de fazer período de aula_x000D_
 integral aos alunos da Escola Rural Municipal Assentamento ENA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/646/indicacao_50_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/646/indicacao_50_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado aos Ilustríssimos Senhores Valderei Pescinelli, Secretário Obras, Viação,_x000D_
 Serviços Públicos e Agrícolas e Dercílio Gomes de Oliveira, Secretário de Serviços Urbanos,_x000D_
 a presente indicação para que sejam tomadas as devidas providências no sentido de terminar_x000D_
 os serviços de meio fios, no trecho pavimentado entre a antiga Câmara Municipal até a Loja_x000D_
 Caça e Pesca Cascavel, nas proximidades da Praça Arcelino Sandrin.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/647/indicacao_51_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/647/indicacao_51_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado aos Ilustríssimos Senhores Valderei Pescinelli, Secretário de Obras, Viação,_x000D_
 Serviços Públicos e Agrícolas e Dercílio Gomes de Oliveira, Secretário de Serviços Urbanos,_x000D_
 a presente indicação para que sejam tomadas as devidas providências no sentido de fazer uma_x000D_
 rede de esgoto na Rodovia MT 225, no trecho entre a Auto Elétrica da Dona Irma até a antiga_x000D_
 Madeireira do Passador.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/648/indicacao_52_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/648/indicacao_52_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Departamento de Trabalho e Assistência Social, a presente indicação para_x000D_
 que sejam tomadas as devidas providências no sentido de realizar um programa de assistência_x000D_
 às donas de casa, onde ofereça uma gama de cursos que ensinem e orientem as mesmas no seu_x000D_
 dia-a-dia.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/649/indicacao_53_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/649/indicacao_53_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de concluir os_x000D_
 entroncamentos situados: Avenida Perimetral Norte com Avenida Perimetral Oeste e Avenida_x000D_
 Perimetral Oeste com a Rodovia MT 225.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/650/indicacao_54_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/650/indicacao_54_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de construir uma_x000D_
 grande horta escolar no pátio da Escola Rural Municipal Assentamento Ena.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/651/indicacao_55_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/651/indicacao_55_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de sinalizar o asfalto da_x000D_
 Rodovia MT 225.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/652/indicacao_56_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/652/indicacao_56_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Departamento de Agricultura, a presente indicação para que sejam tomadas_x000D_
 as devidas providências no sentido de oferecer mudas de mandioca e banana às famílias_x000D_
 carentes do Assentamento ENA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/653/indicacao_57_vilela.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/653/indicacao_57_vilela.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de nomear uma pessoas_x000D_
 que tenha mais qualificação profissional para responder pelo Departamento de Esporte no_x000D_
 Município de Feliz Natal.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/654/indicacao_58_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/654/indicacao_58_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de oferecer curso de_x000D_
 habilidades de atendimento ao público.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/655/indicacao_59_gerson.pdf</t>
+    <t>http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/655/indicacao_59_gerson.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, ouvido o soberano plenário, para que seja_x000D_
 encaminhado ao Excelentíssimo Prefeito Municipal, Senhor Manuel Messias Sales, a presente_x000D_
 indicação para que sejam tomadas as devidas providências no sentido de levantar e cascalhar a_x000D_
 estrada que liga a Comunidade Seringal até a ponte do Rio Ferro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1284,68 +1284,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/544/indicacao_1_rita.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/545/indicacao_2_vilela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/546/indicacao_3_gerson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/547/indicacao_4_gerson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/549/indicacao_6_gerson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/550/indicacao_7_gerson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/551/indicacao_8_gerson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/552/indicacao_9_vilela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/553/indicacao_10_gerson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/554/indicacao_11_gerson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/571/indicacao_12_rita.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/574/indicacao_13_ilton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/577/indicacao_14_vilela.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/580/indicacao_15_rita.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/583/indicacao_16_vilela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/586/indicacao_17_ilton.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/592/indicacao_19_ilton.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/593/indicacao_20_vilela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/594/indicacao_21_vilela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/595/indicacao_22_gerson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/596/indicacao_23__vilela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/597/indicacao_24_gerson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/598/indicacao_25_luiz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/599/indicacao_26_rita.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/600/indicacao_27_gerson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/601/indicacao_28_gerson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/602/indicacao_29_gerson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/603/indicacao_30_vilela.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/604/indicacao_31_luis.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/605/indicacao_32_gerson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/623/indicacao_33_manoel_petea.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/625/indicacao_34_gerson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/629/indicacao_35_gerson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/632/indicacao_36_luis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/634/indicacao_37_gerson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/635/indicacao_39__vilela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/636/indicacao_40_rita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/637/indicacao_41_gerson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/638/indicacao_42_gerson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/639/indicacao_43_gerson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/640/indicacao_44_vilela.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/641/indicacao_45_gerson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/642/indicacao_46_gerson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/643/indicacao_47_gerson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/644/indicacao_48_luis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/645/indicacao_49_gerson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/646/indicacao_50_vilela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/647/indicacao_51_vilela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/648/indicacao_52_gerson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/649/indicacao_53_gerson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/650/indicacao_54_gerson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/651/indicacao_55_gerson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/652/indicacao_56_gerson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/653/indicacao_57_vilela.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/654/indicacao_58_gerson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/655/indicacao_59_gerson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/544/indicacao_1_rita.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/545/indicacao_2_vilela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/546/indicacao_3_gerson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/547/indicacao_4_gerson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/549/indicacao_6_gerson.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/550/indicacao_7_gerson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/551/indicacao_8_gerson.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/552/indicacao_9_vilela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/553/indicacao_10_gerson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/554/indicacao_11_gerson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/571/indicacao_12_rita.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/574/indicacao_13_ilton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/577/indicacao_14_vilela.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/580/indicacao_15_rita.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/583/indicacao_16_vilela.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/586/indicacao_17_ilton.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/592/indicacao_19_ilton.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/593/indicacao_20_vilela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/594/indicacao_21_vilela.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/595/indicacao_22_gerson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/596/indicacao_23__vilela.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/597/indicacao_24_gerson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/598/indicacao_25_luiz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/599/indicacao_26_rita.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/600/indicacao_27_gerson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/601/indicacao_28_gerson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/602/indicacao_29_gerson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/603/indicacao_30_vilela.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/604/indicacao_31_luis.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/605/indicacao_32_gerson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/623/indicacao_33_manoel_petea.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/625/indicacao_34_gerson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/629/indicacao_35_gerson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/632/indicacao_36_luis.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/634/indicacao_37_gerson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/635/indicacao_39__vilela.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/636/indicacao_40_rita.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/637/indicacao_41_gerson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/638/indicacao_42_gerson.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/639/indicacao_43_gerson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/640/indicacao_44_vilela.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/641/indicacao_45_gerson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/642/indicacao_46_gerson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/643/indicacao_47_gerson.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/644/indicacao_48_luis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/645/indicacao_49_gerson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/646/indicacao_50_vilela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/647/indicacao_51_vilela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/648/indicacao_52_gerson.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/649/indicacao_53_gerson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/650/indicacao_54_gerson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/651/indicacao_55_gerson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/652/indicacao_56_gerson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/653/indicacao_57_vilela.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/654/indicacao_58_gerson.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.feliznatal.mt.leg.br/media/sapl/public/materialegislativa/2005/655/indicacao_59_gerson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="99.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>